--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,86 +183,50 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
-  </si>
-[...34 lines deleted...]
-    <t>ANUPA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bachhra Zone - II PWSS, Bara Satui PWSS, Kodla PWSS , Bachra Zone - I PWSS, Basabari PWSS &amp; Char Mohula PWSS under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>662/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -672,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +856,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>15.71</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1008,54 +972,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>32.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>14.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1069,284 +1033,162 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.09</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>249.71</v>
+        <v>46.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>50.88</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20.37</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...27 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21462.51</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>