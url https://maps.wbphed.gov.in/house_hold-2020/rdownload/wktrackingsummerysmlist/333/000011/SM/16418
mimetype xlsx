--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,77 +156,50 @@
     <t>1811/MURD/16</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BERHAMPORE BLOCK</t>
   </si>
   <si>
     <t>ORD/001671/2021-2022</t>
   </si>
   <si>
     <t>298/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bachhra Zone - II PWSS, Bara Satui PWSS, Kodla PWSS , Bachra Zone - I PWSS, Basabari PWSS &amp; Char Mohula PWSS under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>662/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -636,73 +609,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -856,54 +829,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>15.71</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -972,223 +945,162 @@
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>32.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>14.63</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>46.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>122.75</v>
+      </c>
+      <c r="P8" s="8">
+        <v>5.49</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>4.47</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>