--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,113 @@
     <t>04/04/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bachhra Zone - II PWSS, Bara Satui PWSS, Kodla PWSS , Bachra Zone - I PWSS, Basabari PWSS &amp; Char Mohula PWSS under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>662/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Augmentation of CHARMAHULA PWSS under Jal Jeevan Mission of BERHAMPORE Block, BERHAMPORE Subdivision , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000528/2023-2024</t>
+  </si>
+  <si>
+    <t>3119/MURD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>M/S. BHABESH HALDER</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) (338 Nos) in connection with (Jal Jeevan Mission ) and under command area of village Char Mahula ( Village Code - 315354) &amp; Meliani ( Village Code -315619) under Char Mahula Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga-I Block under Murshidabad Division P.H.E Dte. .</t>
+  </si>
+  <si>
+    <t>ORD/000635/2023-2024</t>
+  </si>
+  <si>
+    <t>3456/MURD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>ANUPA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1020,87 +1083,270 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>46.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>17.09</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>249.71</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>50.88</v>
+      </c>
+      <c r="R9" s="4">
+        <v>20.37</v>
+      </c>
+      <c r="S9" s="4">
+        <v>55</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.75</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>21724.97</v>
+      </c>
+      <c r="P11" s="8">
+        <v>73.45</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.34</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>