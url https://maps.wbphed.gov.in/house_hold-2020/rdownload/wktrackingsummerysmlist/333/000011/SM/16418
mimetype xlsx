--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,201 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR CHAR MOHULA.</t>
   </si>
   <si>
     <t>SM/16418</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BERHAMPORE BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/001671/2021-2022</t>
+  </si>
+  <si>
+    <t>298/MURD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Augmentation of CHARMAHULA PWSS under Jal Jeevan Mission of BERHAMPORE Block, BERHAMPORE Subdivision , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000528/2023-2024</t>
+  </si>
+  <si>
+    <t>3119/MURD</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>M/S. BHABESH HALDER</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connections (FHTC) (338 Nos) in connection with (Jal Jeevan Mission ) and under command area of village Char Mahula ( Village Code - 315354) &amp; Meliani ( Village Code -315619) under Char Mahula Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Beldanga-I Block under Murshidabad Division P.H.E Dte. .</t>
+  </si>
+  <si>
+    <t>ORD/000635/2023-2024</t>
+  </si>
+  <si>
+    <t>3456/MURD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>ANUPA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>1180/MURD/02</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Allied work of connection of Rising and Distribution main with supply of materials and construction of sluice valve chamber at Char Mahula water supply scheme under Berhampore sub division, P.H.E Dte. in the District of Murshidabad.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000054/2024-2025</t>
   </si>
   <si>
     <t>1985/MURD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>SUPIA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000017/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/16</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 04 (Four) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bachhra Zone - II PWSS, Bara Satui PWSS, Kodla PWSS , Bachra Zone - I PWSS, Basabari PWSS &amp; Char Mohula PWSS under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>662/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
-  </si>
-[...61 lines deleted...]
-    <t>ANUPA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -811,529 +811,529 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>18.43</v>
+        <v>32.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.47</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.7</v>
+        <v>11.65</v>
       </c>
       <c r="R4" s="4">
-        <v>15.71</v>
+        <v>0.05</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>20.22</v>
+        <v>249.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>50.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.37</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>32.69</v>
+        <v>12.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>14.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>46.93</v>
+        <v>18.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>4.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.09</v>
+        <v>0.7</v>
       </c>
       <c r="R8" s="4">
-        <v>0.08</v>
+        <v>15.71</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>249.71</v>
+        <v>20.22</v>
       </c>
       <c r="Q9" s="4">
-        <v>50.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>20.37</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>12.75</v>
+        <v>46.93</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>21724.97</v>
       </c>
       <c r="P11" s="8">
-        <v>73.45</v>
+        <v>65.62</v>
       </c>
       <c r="Q11" s="8">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>