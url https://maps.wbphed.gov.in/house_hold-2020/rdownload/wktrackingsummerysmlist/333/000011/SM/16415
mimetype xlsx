--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,68 +156,50 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Sankopara halt Station (TP NO 244/5 &amp; 244/6) at Monrajpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Mahadevnagar Zone - II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000421/2021-2022</t>
   </si>
   <si>
     <t>2477/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>ACQUA CONSTRACTION CONSORTIAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -624,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -948,182 +930,121 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>1715.31</v>
+        <v>23.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>21436.15</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>