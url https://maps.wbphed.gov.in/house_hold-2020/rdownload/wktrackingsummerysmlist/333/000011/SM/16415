--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,77 +129,50 @@
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14(Forteen) nos existing commisioned PWSS Samserganj &amp; Farakka Block of Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Ballalpur , Mahadebnagar Zone-IA, Zone-IB, Zone-IC, Zone-IIA, Zone-IIB, Jaikrishnapur Zone-I, Zone-II, Bhasaipaikar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Zone-III, Sikdarpur Water Supply Schemes of Jangipur Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000397/2023-2024</t>
   </si>
   <si>
     <t>2788/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>12/11/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Sankopara halt Station (TP NO 244/5 &amp; 244/6) at Monrajpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Mahadevnagar Zone - II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000421/2021-2022</t>
   </si>
   <si>
     <t>2477/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>ACQUA CONSTRACTION CONSORTIAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -606,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -769,54 +742,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>37.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.51</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -852,199 +825,138 @@
         <v>34.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21339.76</v>
+        <v>23.65</v>
       </c>
       <c r="Q5" s="4">
+        <v>21.37</v>
+      </c>
+      <c r="R5" s="4">
+        <v>90.39</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>96.38</v>
+      </c>
+      <c r="P6" s="8">
+        <v>29.12</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>30.21</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>