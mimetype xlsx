--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,50 +147,107 @@
     <t>2788/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Sankopara halt Station (TP NO 244/5 &amp; 244/6) at Monrajpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Mahadevnagar Zone - II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000421/2021-2022</t>
   </si>
   <si>
     <t>2477/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>ACQUA CONSTRACTION CONSORTIAM</t>
+  </si>
+  <si>
+    <t>LAND LEASE FEE CHARGES(IR-LSPS)</t>
+  </si>
+  <si>
+    <t>BILL/00592/2025-2026</t>
+  </si>
+  <si>
+    <t>23/09/2025</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY (MALDA DIVISION)</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 400 cum), Sinking of Tube Well , and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of MAHADEBNAGAR ZONE- IA,IB,IC ,IIA &amp; IIB PWSS in Farakka Block, Murshidabad District under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000790/2023-2024</t>
+  </si>
+  <si>
+    <t>441/MURD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -876,87 +933,264 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>23.65</v>
       </c>
       <c r="Q5" s="4">
         <v>21.37</v>
       </c>
       <c r="R5" s="4">
         <v>90.39</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P6" s="4">
+        <v>30.1</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>11</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1715.31</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>40.17</v>
+      </c>
+      <c r="R8" s="4">
+        <v>2.34</v>
+      </c>
+      <c r="S8" s="4">
+        <v>36</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>23181.55</v>
+      </c>
+      <c r="P9" s="8">
+        <v>69.29</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.3</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>