--- v4 (2026-06-23)
+++ v5 (2026-08-29)
@@ -89,165 +89,165 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Mahadebnagar Zone- II A Water Supply Scheme Block - Farakka, Dist- Murshidabad.</t>
   </si>
   <si>
     <t>SM/16415</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Sankopara halt Station (TP NO 244/5 &amp; 244/6) at Monrajpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Mahadevnagar Zone - II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000421/2021-2022</t>
+  </si>
+  <si>
+    <t>2477/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>ACQUA CONSTRACTION CONSORTIAM</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 07(Seven) Nos existing commissioned PWSS of Farakka &amp; Samserganj Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000208/2022-2023</t>
   </si>
   <si>
     <t>1191/MURD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14(Forteen) nos existing commisioned PWSS Samserganj &amp; Farakka Block of Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Ballalpur , Mahadebnagar Zone-IA, Zone-IB, Zone-IC, Zone-IIA, Zone-IIB, Jaikrishnapur Zone-I, Zone-II, Bhasaipaikar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Zone-III, Sikdarpur Water Supply Schemes of Jangipur Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000397/2023-2024</t>
   </si>
   <si>
     <t>2788/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
-    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Sankopara halt Station (TP NO 244/5 &amp; 244/6) at Monrajpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Mahadevnagar Zone - II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>ACQUA CONSTRACTION CONSORTIAM</t>
+    <t>Laying of Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 400 cum), Sinking of Tube Well , and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of MAHADEBNAGAR ZONE- IA,IB,IC ,IIA &amp; IIB PWSS in Farakka Block, Murshidabad District under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000790/2023-2024</t>
+  </si>
+  <si>
+    <t>441/MURD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>LAND LEASE FEE CHARGES(IR-LSPS)</t>
   </si>
   <si>
     <t>BILL/00592/2025-2026</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>EASTERN RAILWAY (MALDA DIVISION)</t>
-  </si>
-[...43 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,407 +777,407 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>37.77</v>
+        <v>23.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.75</v>
+        <v>21.37</v>
       </c>
       <c r="R3" s="4">
-        <v>20.51</v>
+        <v>90.39</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>34.97</v>
+        <v>37.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>10.25</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>23.65</v>
+        <v>21339.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.37</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>90.39</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>30.1</v>
+        <v>34.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>1715.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>1715.31</v>
+        <v>30.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>40.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.34</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>23181.55</v>
       </c>
       <c r="P9" s="8">
-        <v>69.29</v>
+        <v>25.25</v>
       </c>
       <c r="Q9" s="8">
-        <v>0.3</v>
+        <v>0.11</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>