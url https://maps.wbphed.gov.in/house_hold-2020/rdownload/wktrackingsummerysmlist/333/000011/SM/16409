--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -108,77 +108,50 @@
     <t>SM/16409</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/A</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/7</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Augmentation of MURADPUR JALANGI ZONE-III /Tenya Zone-II &amp; Zone-III PWSS Laying Distribution System, of JALANGI /Bharatpur-II Block , under Murshidabad Division PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 8,JUNIOR ENGINEER_BHARATPUR 1 BLOCK</t>
   </si>
   <si>
     <t>ORD/000375/2023-2024</t>
   </si>
   <si>
     <t>2755/MURD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>21/08/2025</t>
   </si>
   <si>
     <t>ULTRA CONSTRUCTION.</t>
   </si>
@@ -648,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -886,384 +859,323 @@
         <v>42.04</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21339.76</v>
+        <v>100.45</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>100.45</v>
+        <v>499.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>499.38</v>
+        <v>0.87</v>
       </c>
       <c r="Q7" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="R7" s="4">
+        <v>138.33</v>
+      </c>
+      <c r="S7" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>766.19</v>
+      </c>
+      <c r="P9" s="8">
+        <v>24.62</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3.21</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>