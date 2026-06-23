--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,92 @@
     <t>41/KSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>H.MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Hiring of Maxi cab (Non- Air Condition, Bharat Stage III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 05(five)months i.e. 01.08.2025 TO 31.12.2025. VEHICLE NO - WB57F2352</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>97/KSD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>RESTORATION OF DAMAGED ROAD CAUSE TO LAYING OF WATER SUPPLY PIPELINE ON SALAR TALIBPUR ROAD FROM 1.80 KMP TO 4.2 KMP UNDER MURSHIDABD HIGHWAY DIVN-II.</t>
+  </si>
+  <si>
+    <t>BILL/01632/2024-2025</t>
+  </si>
+  <si>
+    <t>600-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,73 +663,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1095,87 +1137,205 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>22.81</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>22128.76</v>
+      </c>
+      <c r="P11" s="8">
+        <v>24.62</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0.11</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>