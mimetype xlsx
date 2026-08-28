--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,204 +77,204 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Augmentation of Tenya Zone- III Water Supply Scheme Block -Bharatpur -II, Dist- Murshidabad.</t>
+  </si>
+  <si>
+    <t>SM/16409</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
-    <t>Augmentation of Tenya Zone- III Water Supply Scheme Block -Bharatpur -II, Dist- Murshidabad.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of MURADPUR JALANGI ZONE-III /Tenya Zone-II &amp; Zone-III PWSS Laying Distribution System, of JALANGI /Bharatpur-II Block , under Murshidabad Division PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 8,JUNIOR ENGINEER_BHARATPUR 1 BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>2755/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, OHR Repairing (Capacity 600 cum), , Sinking of Tube Well , Construction of pump house &amp; Boundary wall and approach road for Augmentation of Tenya Zone-III PWSS in Bharatpur-II Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8</t>
+  </si>
+  <si>
+    <t>ORD/000613/2023-2024</t>
+  </si>
+  <si>
+    <t>3375/MURD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>H.ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/A</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/7</t>
   </si>
   <si>
-    <t>Augmentation of MURADPUR JALANGI ZONE-III /Tenya Zone-II &amp; Zone-III PWSS Laying Distribution System, of JALANGI /Bharatpur-II Block , under Murshidabad Division PHE. Dte.</t>
-[...41 lines deleted...]
-    <t>H.ENTERPRISE</t>
+    <t>RESTORATION OF DAMAGED ROAD CAUSE TO LAYING OF WATER SUPPLY PIPELINE ON SALAR TALIBPUR ROAD FROM 1.80 KMP TO 4.2 KMP UNDER MURSHIDABD HIGHWAY DIVN-II.</t>
+  </si>
+  <si>
+    <t>BILL/01632/2024-2025</t>
+  </si>
+  <si>
+    <t>600-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, MURSHIDABAD HIGHWAY DIVISION-II</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Hiring of Maxi cab (Non- Air Condition, Bharat Stage III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 05(five)months i.e. 28.02.2025 TO 31.07.2025. VEHICLE NO - WB57F2352</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000474/2024-2025</t>
   </si>
   <si>
     <t>41/KSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>H.MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Hiring of Maxi cab (Non- Air Condition, Bharat Stage III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 05(five)months i.e. 01.08.2025 TO 31.12.2025. VEHICLE NO - WB57F2352</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>97/KSD</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>14/12/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,497 +801,497 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>122.58</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>42.04</v>
+        <v>100.45</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>100.45</v>
+        <v>499.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>499.38</v>
+        <v>122.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>23.42</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>4.69</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.87</v>
+        <v>42.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.2</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>138.33</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>0.87</v>
+        <v>22.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>22.81</v>
+        <v>0.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.2</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>138.33</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>22128.76</v>