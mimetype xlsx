--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,195 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED MAHULA PWSS BELDANGA -I BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/16406</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 450 Cum OHR, Pump House with sanitary and Water Supply Arrangement , Pump House cum Blower room And Boundary Wall for Augmentation work MAHULA of Beldanga -I Block under Murshidabad Division , PHE.Dte. PART_B</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000234/2023-2024</t>
+  </si>
+  <si>
+    <t>2405/MURD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>ABHISHEK BHATTACHARYA</t>
+  </si>
+  <si>
+    <t>Providing FHTC Connection to 3199 nos household , Laying of Distribution System, Rising Main for Augmentation work MAHULA of Beldanga -I Block under Murshidabad Division , PHE.Dte. PART _A.</t>
+  </si>
+  <si>
+    <t>ORD/000246/2023-2024</t>
+  </si>
+  <si>
+    <t>2467/MURD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDER</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R(Consultancy work)in connection with the Functional House Hold Connection of different existing PWSS (MOHULA PWSS Scheme, Block - Beldanga-I) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER_RAGHUNATHGANJ - II BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000840/2021-2022</t>
+  </si>
+  <si>
+    <t>3273/MURD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/12/2021</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000218/2023-2024</t>
+  </si>
+  <si>
+    <t>1290/MURD/02</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000794/2023-2024</t>
+  </si>
+  <si>
+    <t>517/MURD</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +295,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +648,563 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>198.86</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>306.82</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>10.24</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>1</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.41</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>97.48</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>80</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21953.58</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>