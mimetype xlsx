--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,77 +189,50 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -931,54 +904,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>10.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1049,162 +1022,101 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>97.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.29</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...6 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E8" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>613.82</v>
+      </c>
+      <c r="P8" s="8">
+        <v>13.53</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>2.2</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>