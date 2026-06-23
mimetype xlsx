--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -194,51 +194,51 @@
   <si>
     <t>2886/MURD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Allied &amp; Balance Work for Laying of Distribution System, Approach Service Road, Construction of Box Culvert and Land Development of AMLAI PWSS to accommodate FHTC under Jal Jeevan Mission of Murshidabad District under Bharatpur-I Block, Kandi Sub-Division of Murshidabad Division ,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000735/2023-2024</t>
   </si>
   <si>
     <t>55/MURD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>03/09/2026</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at AMLAI and MATHUA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER,JUNIOR ENGINEER 5,JUNIOR ENGINEER_BHARATPUR 2 BLOCK</t>
   </si>
   <si>
     <t>ORD/000393/2023-2024</t>
   </si>
   <si>
     <t>2795/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -1053,54 +1053,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>591.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>327.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>55.39</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1116,54 +1116,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>53.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>28.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>54.11</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1213,54 +1213,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>725.89</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>356.46</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>49.11</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>