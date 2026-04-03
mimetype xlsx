--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,71 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I and II under Ujunia Sisua ground water based water supply scheme under Block_ Bharatpur-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000276/2023-2024</t>
   </si>
   <si>
     <t>3717/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at UJUNIA SISUA AND GUNDIRIA Water Supply Scheme at Head Work Site, 2nd Site site at Bharatpur I &amp; II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 8</t>
+  </si>
+  <si>
+    <t>ORD/000624/2023-2024</t>
+  </si>
+  <si>
+    <t>3409/MURD</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>GENUINE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,101 +896,164 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>22.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>13.98</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>18.43</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>266.48</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>