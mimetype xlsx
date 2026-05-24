--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -896,54 +896,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>22.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -993,54 +993,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>266.48</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>13.98</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>5.24</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>