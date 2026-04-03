--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,71 @@
     <t>19/09/2023</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3001/MURD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1000,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>431.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>304.81</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>70.64</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1189,101 +1210,164 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>253.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.36</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>891.18</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>