--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1021,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>431.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>304.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.64</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1210,54 +1210,54 @@
       <c r="I9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>253.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1273,88 +1273,88 @@
       <c r="I10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>95.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>891.18</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>314.45</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>35.29</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>