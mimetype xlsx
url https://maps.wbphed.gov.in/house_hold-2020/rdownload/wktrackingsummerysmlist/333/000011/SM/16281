--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,201 +92,219 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Raghunathganj-I</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>GHORSALA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/16281</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Formal work order for GHORSALA PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room , Laying Distribution System, Rising Main, boundary wall and service road , under Jal Jivan Mission of raghunathganj-I Block, Murshidabad District under Jangipur Sub Division, Murshidabad Division ,PHE.Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000855/2022-2023</t>
+  </si>
+  <si>
+    <t>794/MURD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under GHORSALA ground water based water supply scheme under Block_ Raghunathganj- I Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>3724/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHORSALA and KASIADANGA ZONE - I Water Supply Scheme at Head Work Site, 2nd Site site under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000370/2023-2024</t>
+  </si>
+  <si>
+    <t>2722/MURD</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000280/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/22</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
     <t>RTOR000378/2023-2024</t>
   </si>
   <si>
     <t>495/MURD/03</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Jalangi , Raninagar I and II, Farakka, Raghunathganj I and II block Under District Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000052/2025-2026</t>
   </si>
   <si>
     <t>45/3</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S K.P. PRAMANIK</t>
   </si>
   <si>
-    <t>Formal work order for GHORSALA PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room , Laying Distribution System, Rising Main, boundary wall and service road , under Jal Jivan Mission of raghunathganj-I Block, Murshidabad District under Jangipur Sub Division, Murshidabad Division ,PHE.Dte</t>
-[...98 lines deleted...]
-    <t>IMAGIN</t>
+    <t>NEW SERVICE CONNECTION AT GHORSALA PH 1 ID 304549212</t>
+  </si>
+  <si>
+    <t>BILL/01415/2024-2025</t>
+  </si>
+  <si>
+    <t>359/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,70 +693,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -815,559 +833,618 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>30.14</v>
+        <v>253.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>9.2</v>
+        <v>431.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>304.81</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.64</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>19.57</v>
+        <v>33.53</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>431.52</v>
+        <v>18.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>304.81</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>70.64</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>33.53</v>
+        <v>30.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>18.44</v>
+        <v>95.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>253.25</v>
+        <v>9.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.36</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>95.53</v>
+        <v>19.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.29</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>4.49</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.48</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>894.66</v>
+      </c>
+      <c r="P12" s="8">
+        <v>314.45</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>35.15</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>