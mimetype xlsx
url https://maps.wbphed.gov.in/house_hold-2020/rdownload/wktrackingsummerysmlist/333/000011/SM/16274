--- v0 (2025-12-15)
+++ v1 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,65 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>BINDARPUR &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission, Block- BHARATPUR-I of Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000286/2023-2024</t>
   </si>
   <si>
     <t>2641/MURD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>BERHAMPORE CONSTRUCTION SYNDICATE PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Surfacing with 20 mm th P.C. and S.C. and restoration for damage by PHE pipeline with GSB, WBM II and allied works of Kalitala Jajan extension upto Ruhaghat Road from 0.00 km to 10.00 km under Berhmapore Division No - I, PWD during the year 2024-25</t>
+  </si>
+  <si>
+    <t>BILL/01808/2024-2025</t>
+  </si>
+  <si>
+    <t>610-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD, BERHAMPORE DIVISION-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,70 +603,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -889,87 +904,146 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>606.88</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>81.83</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>754.79</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>