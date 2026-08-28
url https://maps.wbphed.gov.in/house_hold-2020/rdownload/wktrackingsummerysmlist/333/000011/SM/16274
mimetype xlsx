--- v1 (2026-06-23)
+++ v2 (2026-08-28)
@@ -119,87 +119,87 @@
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>1925/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
+    <t>BINDARPUR &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission, Block- BHARATPUR-I of Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>2641/MURD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>BERHAMPORE CONSTRUCTION SYNDICATE PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>1075/MURD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>BERHAMPORE CONSTRUCTION SYNDICATE PVT. LTD.</t>
   </si>
   <si>
     <t>Surfacing with 20 mm th P.C. and S.C. and restoration for damage by PHE pipeline with GSB, WBM II and allied works of Kalitala Jajan extension upto Ruhaghat Road from 0.00 km to 10.00 km under Berhmapore Division No - I, PWD during the year 2024-25</t>
   </si>
   <si>
     <t>BILL/01808/2024-2025</t>
   </si>
   <si>
     <t>610-MSD/2024-25</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD, BERHAMPORE DIVISION-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -806,141 +806,141 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>31.02</v>
+        <v>606.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>606.88</v>
+        <v>31.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>