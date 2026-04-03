--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,93 +236,111 @@
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Laying Distribution System For Augmentation of Loknathpur Zone-II (Part-A) PWSS of Beldanga-II Block under Murshidabad Division ,PHE.Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
   </si>
   <si>
     <t>ORD/000868/2022-2023</t>
   </si>
   <si>
     <t>847/MURD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>29/10/2025</t>
   </si>
   <si>
     <t>SOMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Loknathpur zone-II PWSS to accommodate FHTC of 600 nos household Laying Rising Main ,Construction Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) &amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement), Construction of Boundary Wall of 170 m and Soil Investigation &amp; 200 Cum Construction of OHR and Special repair and renovation of existing 2 (Two) Nos Pump House and Boundary wall at Berhampore Block within Murshidabad District under Murshidabad Division, PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000538/2023-2024</t>
   </si>
   <si>
     <t>3147/MURD</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>16/05/2024</t>
   </si>
   <si>
     <t>M H SUPPLIERS</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for LOKNATHPUR ZONE-II Ground Based Water Supply Scheme in Beldanga -II Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
   </si>
   <si>
     <t>ORD/000037/2025-2026</t>
   </si>
   <si>
     <t>1130/MURD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LOKENATHPUR ZONE-II Water Supply Scheme at Head Work Site, 2nd Site site at Beldanga-II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000711/2023-2024</t>
+  </si>
+  <si>
+    <t>3812/MURD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>TRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1425,87 +1443,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>23.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>27.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>668.5</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>