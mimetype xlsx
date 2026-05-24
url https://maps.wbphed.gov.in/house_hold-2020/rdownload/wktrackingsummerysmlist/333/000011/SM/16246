--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -224,51 +224,51 @@
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Lalgola, Beldanga II and Bharatpur I and II block Under District Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>45/5</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>Laying Distribution System For Augmentation of Loknathpur Zone-II (Part-A) PWSS of Beldanga-II Block under Murshidabad Division ,PHE.Dte</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000868/2022-2023</t>
   </si>
   <si>
     <t>847/MURD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>SOMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Loknathpur zone-II PWSS to accommodate FHTC of 600 nos household Laying Rising Main ,Construction Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) &amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement), Construction of Boundary Wall of 170 m and Soil Investigation &amp; 200 Cum Construction of OHR and Special repair and renovation of existing 2 (Two) Nos Pump House and Boundary wall at Berhampore Block within Murshidabad District under Murshidabad Division, PHE Dte.(Part-B)</t>
   </si>
   <si>
     <t>ORD/000538/2023-2024</t>
   </si>
   <si>
     <t>3147/MURD</t>
   </si>
@@ -1010,54 +1010,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>47.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.12</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1071,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1490,88 +1490,88 @@
       <c r="I13" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
         <v>27.6</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>47.96</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>668.5</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>28.44</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>