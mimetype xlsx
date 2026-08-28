--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,128 +77,185 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF LOKENATHPUR ZONE-II PIPED WATER SUPPLY SCHEME , BLOCK- BELDANGA-II , DIST- MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>SM/16246</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001641/2021-2022</t>
+  </si>
+  <si>
+    <t>480/MURD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Laying Distribution System For Augmentation of Loknathpur Zone-II (Part-A) PWSS of Beldanga-II Block under Murshidabad Division ,PHE.Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000868/2022-2023</t>
+  </si>
+  <si>
+    <t>847/MURD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>SOMA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF LOKENATHPUR ZONE-II PIPED WATER SUPPLY SCHEME , BLOCK- BELDANGA-II , DIST- MURSHIDABAD.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I ,II and III ,Zone-II under Loknathpur ground water based water supply scheme under Block_ Beldanga-II, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000252/2023-2024</t>
   </si>
   <si>
     <t>3690/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
+    <t>Augmentation of Ground Water Based Loknathpur zone-II PWSS to accommodate FHTC of 600 nos household Laying Rising Main ,Construction Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) &amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement), Construction of Boundary Wall of 170 m and Soil Investigation &amp; 200 Cum Construction of OHR and Special repair and renovation of existing 2 (Two) Nos Pump House and Boundary wall at Berhampore Block within Murshidabad District under Murshidabad Division, PHE Dte.(Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>3147/MURD</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>16/05/2024</t>
+  </si>
+  <si>
+    <t>M H SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at LOKENATHPUR ZONE-II Water Supply Scheme at Head Work Site, 2nd Site site at Beldanga-II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000711/2023-2024</t>
+  </si>
+  <si>
+    <t>3812/MURD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>TRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>1180/MURD/29</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
-[...22 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>RTOR000024/2024-2025</t>
@@ -221,126 +278,69 @@
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Lalgola, Beldanga II and Bharatpur I and II block Under District Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>45/5</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
-    <t>Laying Distribution System For Augmentation of Loknathpur Zone-II (Part-A) PWSS of Beldanga-II Block under Murshidabad Division ,PHE.Dte</t>
-[...37 lines deleted...]
-  <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for LOKNATHPUR ZONE-II Ground Based Water Supply Scheme in Beldanga -II Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION</t>
   </si>
   <si>
     <t>ORD/000037/2025-2026</t>
   </si>
   <si>
     <t>1130/MURD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION AND CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>TRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -889,689 +889,689 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>33.83</v>
+        <v>47.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>13.06</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>45.89</v>
+        <v>154.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>47.33</v>
+        <v>33.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>12.36</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>26.12</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>97.48</v>
+        <v>210.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>2.91</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>8</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>7.29</v>
+        <v>27.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.96</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.52</v>
+        <v>45.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>16.41</v>
+        <v>97.48</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>154.95</v>
+        <v>7.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>210.2</v>
+        <v>4.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>23.01</v>
+        <v>16.41</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>27.6</v>
+        <v>23.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>13.24</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>47.96</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>668.5</v>
       </c>
       <c r="P14" s="8">
-        <v>28.44</v>
+        <v>22.26</v>
       </c>
       <c r="Q14" s="8">
-        <v>4.25</v>
+        <v>3.33</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>