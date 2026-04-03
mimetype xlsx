--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -940,54 +940,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>11.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.16</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>64.06</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1176,54 @@
       <c r="I9" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>466.36</v>
       </c>
       <c r="Q9" s="4">
-        <v>285.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>61.31</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1237,88 +1237,88 @@
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>0.69</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.53</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>220.6</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>675.5</v>
       </c>
       <c r="P11" s="8">
-        <v>294.6</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>43.61</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>