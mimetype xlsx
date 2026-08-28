--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for KHAYRAMARI Part-A to Accommodate FHTC Block Jalangi District - Murshidabad.</t>
   </si>
   <si>
     <t>SM/16244</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for the Work of Augmentation of KHAYRAMARI PART-A Ground water based Piped water supply scheme to accommodate FHTC (Functional Household Tap Connection) within Jalangi Block of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 3,JUNIOR ENGINEER 8</t>
+  </si>
+  <si>
+    <t>ORD/000809/2022-2023</t>
+  </si>
+  <si>
+    <t>657/MURD</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,Part-A under Khayramari ground water based water supply scheme under Block_ Jalangi Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000653/2023-2024</t>
+  </si>
+  <si>
+    <t>3687/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>SUBHRA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) No of 250mm x 150 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KHAYRAMARI Part-A and Salar Zone - IIB Water Supply Scheme as required under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5,JUNIOR ENGINEER_JALANGI BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>1744/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000178/2023-2024</t>
   </si>
   <si>
     <t>1180/MURD/18</t>
   </si>
   <si>
     <t>29/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New connection charge for Khairamari W/S Scheme (Part-A), P/H No.-II.</t>
   </si>
   <si>
     <t>BILL/00276/2023-2024</t>
   </si>
   <si>
     <t>95/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,Part-A under Khayramari ground water based water supply scheme under Block_ Jalangi Dist. - Murshidabad under MEDB, PHE Dte.</t>
-[...44 lines deleted...]
-    <t>SARKAR WATER SUPPLY AGENCY</t>
+    <t>Hiring of Maxi cab (Non- Air Condition, Bharat Stage - III on or after 01/05/2008 with Diesel / LPG/CNG Engine) in perfect good running condition of performing a very long journey and should be covered without any trouble on daily hire basis for official use for the office of the Assistant Engineer, Kandi Sub Division, PHE Dte. For 04 (Four) months. (Period from 01.02.2024 to 30.05.2024)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000788/2023-2024</t>
+  </si>
+  <si>
+    <t>17/KSD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>RTOR000032/2024-2025</t>
   </si>
   <si>
     <t>MURD/2481/04</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>ADDL SERVICE CONNECTION CHARGES KHAIRAMARI PWSS PART A PH 2,ID860281602</t>
   </si>
   <si>
     <t>BILL/01110/2023-2024</t>
   </si>
   <si>
     <t>207/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>02/01/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,524 +801,524 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>179.05</v>
+        <v>466.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>285.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>61.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.7</v>
+        <v>11.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>11.18</v>
+        <v>9.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9.22</v>
+        <v>179.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.07</v>
+        <v>0.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.24</v>
+        <v>0.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>220.6</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>466.36</v>
+        <v>5.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>0.69</v>
+        <v>3.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>675.5</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>294.6</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>43.61</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>