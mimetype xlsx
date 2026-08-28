--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,120 +110,120 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Work of Interconnection of D.I pipe line between 2nd Tube well Pump house to Rising main at Jot Sundar Water Supply Scheme under Jangipur Sub-Division P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>ORD/001267/2021-2022</t>
   </si>
   <si>
     <t>386/JSD</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>30/01/2022</t>
   </si>
   <si>
     <t>SAMAR MUKHERJEE</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 03(Three) nos existing commisioned PWSS Block Raghunathganj-II of JANGIPUR SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Giriya Kismat Water supply Scheme, Jotsundar Water Supply Scheme, Giria Water Supply Scheme Zone-I &amp; II.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000562/2022-2023</t>
+  </si>
+  <si>
+    <t>2912/MURD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>STEELCONC AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Laying of Rising main , Distribution System, FHTC, construction of OHR (Capacity 100 cum), Repairing of existing OHR, Sinking of Tube Well , Repairing of pump house and Boundary wall and approach road for Augmentation of Jotsundar PWSS in Raghunathganj-II Block, Murshidabad District under under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000391/2023-2024</t>
+  </si>
+  <si>
+    <t>2771/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>M/S AFSHAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, III of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jot Sundar Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Raghunathganj-II Block under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000706/2023-2024</t>
+  </si>
+  <si>
+    <t>3808/MURD</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>NILAVA GHOSHAL (BUMBA)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000146/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/50</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...55 lines deleted...]
-    <t>STEELCONC AND ASSOCIATES</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Jot Sundar Pipe Water Supply Scheme Block - Raghunathganj -II District - Murshidabad Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000556/2024-2025</t>
   </si>
   <si>
     <t>338/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
@@ -800,297 +800,297 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>1.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.38</v>
+        <v>12.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>265.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>35.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>13.35</v>
       </c>
       <c r="S5" s="4">
         <v>21</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>23.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.15</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>12.39</v>
+        <v>9.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1135,54 +1135,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>334.95</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>60.98</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>18.21</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>