--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -822,54 +822,54 @@
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>14.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.37</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>16.38</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -919,54 +919,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>29.98</v>
       </c>
       <c r="P6" s="8">
-        <v>2.37</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>7.89</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>