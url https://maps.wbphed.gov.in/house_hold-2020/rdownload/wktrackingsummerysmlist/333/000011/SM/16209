--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -80,111 +80,111 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Jalangi</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>CHAK RAMPRASAD PIPED WATER SUPPLY SCHEME, BLOCK -JALANGI ,DIST - MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>SM/16209</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work for 04(Four) nos PWSS Block Domkol , Jalangi &amp; Raninagar-II of Islampur SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Gokul Chak Water Supply Scheme, Chak Ramprasad Water Supply Scheme, Sagarpara Water Supply Scheme Zone-I &amp; II, Pachim Char Majhadiar Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000563/2022-2023</t>
+  </si>
+  <si>
+    <t>2914/MURD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>MERCHANDISE-INDIA</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>CHAK RAMPRASAD PIPED WATER SUPPLY SCHEME, BLOCK -JALANGI ,DIST - MURSHIDABAD.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and installation of pumping machinery and other electromechanical equipments at Newly sunk Tube Well at Chak Ramprasad village, Block:- Jalangi under ground water based mini piped water supply scheme, Dist:- Murshidabad. under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000687/2023-2024</t>
   </si>
   <si>
     <t>3628/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>SREE RADHA ELECTRICAL</t>
-  </si>
-[...25 lines deleted...]
-    <t>MERCHANDISE-INDIA</t>
   </si>
   <si>
     <t>Sinking of 01 (One) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at CHAK RAMPRASAD and Dakshin Khanda Zone - IA Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5</t>
   </si>
   <si>
     <t>ORD/000388/2023-2024</t>
   </si>
   <si>
     <t>2778/MURD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -756,60 +756,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.32</v>
+        <v>14.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -819,93 +819,93 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>14.45</v>
+        <v>6.32</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>9.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
@@ -919,54 +919,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>29.98</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>7.89</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>