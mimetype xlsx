--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,66 +215,93 @@
   <si>
     <t>DECON INDIA</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mahadebnagar Zone- I A &amp; Uttar Mahammadpur Water Supply Scheme at Head Work Site, 2nd Site under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
   </si>
   <si>
     <t>ORD/000123/2023-2024</t>
   </si>
   <si>
     <t>1773/MURD</t>
   </si>
   <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
-    <t>Laying of Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 400 cum), Sinking of Tube Well , and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of MAHADEBNAGAR ZONE- IA,IB,IC ,IIA &amp; IIB PWSS in Farakka Block, Murshidabad District under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
-[...14 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Jangipur Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(83 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>2636/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>KUNTAL SAHA</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1165,122 +1192,183 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>1715.31</v>
+        <v>9.28</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P10" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>219.16</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>