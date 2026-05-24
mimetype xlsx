--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -912,54 +912,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>22.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.94</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1091,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>26.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1274,88 +1274,88 @@
       <c r="I10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="4">
         <v>95.53</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>219.16</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>47.96</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>21.88</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>