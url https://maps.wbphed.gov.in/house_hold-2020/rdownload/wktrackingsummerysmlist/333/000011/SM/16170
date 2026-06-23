--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>KUNTAL SAHA</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 400 cum), Sinking of Tube Well , and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of MAHADEBNAGAR ZONE- IA,IB,IC ,IIA &amp; IIB PWSS in Farakka Block, Murshidabad District under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000790/2023-2024</t>
+  </si>
+  <si>
+    <t>441/MURD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1288,87 +1306,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="4">
         <v>95.53</v>
       </c>
       <c r="Q10" s="4">
         <v>4.12</v>
       </c>
       <c r="R10" s="4">
         <v>4.31</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1715.31</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>107.56</v>
+      </c>
+      <c r="R11" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="S11" s="4">
+        <v>36</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1934.47</v>
+      </c>
+      <c r="P12" s="8">
+        <v>155.52</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>8.04</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>