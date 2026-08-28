--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,237 +89,237 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Mahadebnagar Zone- I A Water Supply Scheme Block - Farakka, Dist- Murshidabad.</t>
   </si>
   <si>
     <t>SM/16170</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Dhuliyan Ganga Station to Sankopara halt Station (TP NO 243/5 &amp; 243/6) on railway land of mouza-Jigari kulgachi &amp; Connecting with existing 150 mm dia Rising main line of Mahadevnagar Zone - I ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000424/2021-2022</t>
+  </si>
+  <si>
+    <t>2478/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
     <t>Re-Laying of U.P.V.C pipe of 140 mm dia on damaged portion in between N.P 1 to 23 &amp; N.P 25 to 33 and 110 mm Dia N.P 20 to 33,90 mm OD N.P 17 to 19 at Dakshin,Uttar Mahadebnagar &amp; Kagchipara for smooth water supply arrangement in Mahadebnagar Zone-1 W.S.S under Jangipur sub division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000745/2021-2022</t>
   </si>
   <si>
     <t>244/JSD</t>
   </si>
   <si>
     <t>27/08/2021</t>
   </si>
   <si>
     <t>06/09/2021</t>
   </si>
   <si>
     <t>PRAVAT KUMAR GHOSH</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I and II , Zone-IA under Mahadebnagar ground water based water supply scheme under Block_ Farakka Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000232/2023-2024</t>
   </si>
   <si>
     <t>3669/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Mahadebnagar Zone- I A &amp; Uttar Mahammadpur Water Supply Scheme at Head Work Site, 2nd Site under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 14(Forteen) nos existing commisioned PWSS Samserganj &amp; Farakka Block of Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Ballalpur , Mahadebnagar Zone-IA, Zone-IB, Zone-IC, Zone-IIA, Zone-IIB, Jaikrishnapur Zone-I, Zone-II, Bhasaipaikar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Zone-III, Sikdarpur Water Supply Schemes of Jangipur Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
     <t>Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000397/2023-2024</t>
   </si>
   <si>
     <t>2788/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
+    <t>Laying of Distribution System, FHTC, construction of OHR (Capacity 300 &amp; 400 cum), Sinking of Tube Well , and Construction of Pump house cum chlorine Room , Boundary wall and approach road for Augmentation of MAHADEBNAGAR ZONE- IA,IB,IC ,IIA &amp; IIB PWSS in Farakka Block, Murshidabad District under Jal Jeevan Mission under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000790/2023-2024</t>
+  </si>
+  <si>
+    <t>441/MURD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>MACKINTOSH BURN LIMITED</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Jangipur Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(83 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>2636/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>KUNTAL SAHA</t>
+  </si>
+  <si>
     <t>POWER CONNECTION AT PWSS PH1 Z 1A MADEBNAGAR APPLICATION NO.3004627412</t>
   </si>
   <si>
     <t>BILL/00188/2024-2025</t>
   </si>
   <si>
     <t>42/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...103 lines deleted...]
-    <t>MACKINTOSH BURN LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,592 +849,592 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.86</v>
+        <v>26.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.78</v>
+        <v>4.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.66</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>81.94</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>34.97</v>
+        <v>22.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.94</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.09</v>
+        <v>18.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>26.25</v>
+        <v>34.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.17</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>18.4</v>
+        <v>1715.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>9.28</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P10" s="4">
-        <v>95.53</v>
+        <v>9.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>4.31</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>1715.31</v>
+        <v>7.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>107.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>6.27</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1934.47</v>
       </c>
       <c r="P12" s="8">
-        <v>155.52</v>
+        <v>47.96</v>
       </c>
       <c r="Q12" s="8">
-        <v>8.04</v>
+        <v>2.48</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>