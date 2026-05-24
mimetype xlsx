--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,74 +240,50 @@
     <t>1978/MURD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Satitara T.W- IV,V,VI, Fatepur T.W.-II, Kapasdanga T.W-II Water Supply Scheme of Burwan Block under Kandi Sub- Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000500/2024-2025</t>
   </si>
   <si>
     <t>664/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
-  </si>
-[...22 lines deleted...]
-    <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -861,54 +837,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -979,54 +955,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>111.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1042,54 +1018,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1164,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>124.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>50.47</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.6</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1304,150 +1280,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>70.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>340.98</v>
+      </c>
+      <c r="P11" s="8">
+        <v>67.65</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>19.84</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>