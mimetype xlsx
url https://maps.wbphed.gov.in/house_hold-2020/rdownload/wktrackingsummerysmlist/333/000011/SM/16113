--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,86 @@
     <t>1978/MURD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Satitara T.W- IV,V,VI, Fatepur T.W.-II, Kapasdanga T.W-II Water Supply Scheme of Burwan Block under Kandi Sub- Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000500/2024-2025</t>
   </si>
   <si>
     <t>664/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT FATEPUR 1 REF ID 860324453</t>
+  </si>
+  <si>
+    <t>BILL/01561/2024-2025</t>
+  </si>
+  <si>
+    <t>434/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for FATEPUR AND ADJOINING MOUJAS Piped Water Supply Scheme .District - Murshidabad. under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000559/2024-2025</t>
+  </si>
+  <si>
+    <t>341/MEDB</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,70 +708,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1280,87 +1316,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>70.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.01</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21.59</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>85</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>365.59</v>
+      </c>
+      <c r="P13" s="8">
+        <v>67.65</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>18.5</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>