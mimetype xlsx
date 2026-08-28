--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -116,210 +116,210 @@
   <si>
     <t>Repair and renovation work of Switch room and Boundary wall at Head Work and 2nd TW site of Fatepur Water Supply Scheme under Berhampore Sub Division, P.H.E.Dte. in the District of Murshidabad.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001680/2021-2022</t>
   </si>
   <si>
     <t>17/BSD</t>
   </si>
   <si>
     <t>10/01/2022</t>
   </si>
   <si>
     <t>09/02/2022</t>
   </si>
   <si>
     <t>MADAN MOHAN SASMAL</t>
   </si>
   <si>
+    <t>Laying and distribution of UPVC pipeline for Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of FATEPUR ( Village Code _315310) under Fatepur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Berhampore Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000185/2022-2023</t>
+  </si>
+  <si>
+    <t>192/BSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>28/05/2022</t>
+  </si>
+  <si>
+    <t>SURAJIT MONDAL</t>
+  </si>
+  <si>
+    <t>FATEPUR PWSS under Jal Jeevan Mission of BURWAN Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000141/2023-2024</t>
+  </si>
+  <si>
+    <t>1867/MURD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
+    <t>ABIDA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000318/2023-2024</t>
   </si>
   <si>
     <t>1936/MURD/6</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>2203/CDD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Laying and distribution of UPVC pipeline for Functional Household Tap Connections (FHTC) in connection with Jal Swapna (Jal Jeevan Mission ) and under command area of village of FATEPUR ( Village Code _315310) under Fatepur Ground Water Based Water Supply Scheme for Arsenic Affected Areas of Berhampore Block under Murshidabad Division P.H.E Dte. in the District of Murshidabad.</t>
-[...14 lines deleted...]
-    <t>SURAJIT MONDAL</t>
+    <t>Allied works for laying pipeline and construction of approach road for Fatepur Water Supply Scheme of Kandi Sub Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000063/2024-2025</t>
+  </si>
+  <si>
+    <t>1978/MURD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>POWER CONNECTION AT PWSS FATEPUR PH 1 ID 304248214</t>
   </si>
   <si>
     <t>BILL/00183/2024-2025</t>
   </si>
   <si>
     <t>43/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>FATEPUR PWSS under Jal Jeevan Mission of BURWAN Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Sinking of 05 (Five) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Satitara T.W- IV,V,VI, Fatepur T.W.-II, Kapasdanga T.W-II Water Supply Scheme of Burwan Block under Kandi Sub- Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000500/2024-2025</t>
   </si>
   <si>
     <t>664/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for FATEPUR AND ADJOINING MOUJAS Piped Water Supply Scheme .District - Murshidabad. under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000559/2024-2025</t>
+  </si>
+  <si>
+    <t>341/MEDB</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ELECTRICAL CO.</t>
+  </si>
+  <si>
     <t>ADDITIONAL QUOTATION FOR NEW SERVICE CONNECTION AT FATEPUR 1 REF ID 860324453</t>
   </si>
   <si>
     <t>BILL/01561/2024-2025</t>
   </si>
   <si>
     <t>434/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>18/03/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -911,385 +911,385 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.09</v>
+        <v>4.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>111.06</v>
+        <v>124.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.13</v>
+        <v>50.47</v>
       </c>
       <c r="R5" s="4">
-        <v>7.32</v>
+        <v>40.6</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.77</v>
+        <v>1.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>97.44</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.71</v>
+        <v>111.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.13</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>124.31</v>
+        <v>19.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>50.47</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>40.6</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>19.77</v>
+        <v>4.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1326,155 +1326,155 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>3.01</v>
+        <v>21.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>21.59</v>
+        <v>3.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>365.59</v>