--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,71 @@
     <t>03/02/2024</t>
   </si>
   <si>
     <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Construction of Ground Water Based Gokul Chak PWSS of accommodate FHTC(834 Nos), Laying Distribution System, Laying Rising Main, Switch Room, Boundary Wall in Domkal Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000726/2023-2024</t>
   </si>
   <si>
     <t>3953/MURD</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Islampur Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>2637/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT DUBEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -780,54 +801,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>14.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -843,54 +864,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>11.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.78</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -983,87 +1004,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
         <v>108.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8.72</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>165.91</v>
+      </c>
+      <c r="P8" s="8">
+        <v>13.34</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>8.04</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>