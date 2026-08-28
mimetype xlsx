--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,138 +116,153 @@
   <si>
     <t>Preparation of D.P.R Consultancy work for 04(Four) nos PWSS Block Domkol , Jalangi &amp; Raninagar-II of Islampur SUB-DIVISION under Murshidabad Division P.H.E. Dte. Name of Schemes- Gokul Chak Water Supply Scheme, Chak Ramprasad Water Supply Scheme, Sagarpara Water Supply Scheme Zone-I &amp; II, Pachim Char Majhadiar Water Supply Scheme.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer,JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000563/2022-2023</t>
   </si>
   <si>
     <t>2914/MURD</t>
   </si>
   <si>
     <t>01/11/2022</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>MERCHANDISE-INDIA</t>
   </si>
   <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under Gokul Chak ground water based water supply scheme under Block_ Domkal Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>3684/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>CREATIVE WATER &amp; PROCESS TECHNOLOGIES PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Construction of Ground Water Based Gokul Chak PWSS of accommodate FHTC(834 Nos), Laying Distribution System, Laying Rising Main, Switch Room, Boundary Wall in Domkal Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000726/2023-2024</t>
+  </si>
+  <si>
+    <t>3953/MURD</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Islampur Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>2637/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT DUBEY</t>
+  </si>
+  <si>
     <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KATAKOBRA ZONE-I&amp;II Water Supply Scheme and Gokul Chak Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000868/2023-2024</t>
   </si>
   <si>
     <t>832/MURD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...65 lines deleted...]
-    <t>INDRAJIT DUBEY</t>
+    <t>NEW CONNECTION AT GOKULCHAK PH-I</t>
+  </si>
+  <si>
+    <t>BILL/01339/2024-2025</t>
+  </si>
+  <si>
+    <t>385/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,70 +651,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -825,159 +840,159 @@
       <c r="Q3" s="4">
         <v>2.41</v>
       </c>
       <c r="R3" s="4">
         <v>16.67</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>11.78</v>
+        <v>22.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.93</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>92.78</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>22.14</v>
+        <v>108.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -987,60 +1002,60 @@
       <c r="H6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>108.82</v>
+        <v>8.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1050,104 +1065,163 @@
       <c r="H7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>8.72</v>
+        <v>11.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.78</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="4">
+        <v>6.7</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>172.62</v>
+      </c>
+      <c r="P9" s="8">
+        <v>13.34</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>7.73</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>