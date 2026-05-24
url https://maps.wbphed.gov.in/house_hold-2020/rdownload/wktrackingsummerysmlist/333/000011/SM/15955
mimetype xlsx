--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,77 +150,50 @@
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>MADHUPUR PWSS Construction to accommodate FHTC, Laying Distribution System , Rising Main under Jal Jivan Mission, Block- Suti-II of Jangipur Sub-Division, Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000874/2022-2023</t>
   </si>
   <si>
     <t>883/MURD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR SAHA</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3001/MURD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -627,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,203 +911,140 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>253.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>743.05</v>
+      </c>
+      <c r="P7" s="8">
+        <v>5.63</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0.76</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>