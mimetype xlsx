--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,101 @@
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR SAHA</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3001/MURD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Road restoration esxtimate of Nimtita Ghat Railway Station Road extended to Suti PS at Ch0.00 Km to 1.45 Km restoratio work for trench cut by PHED under Murshidabad Highway Division No - I, P.W. (Road) Dte. in the districyt of Murshidabad.</t>
+  </si>
+  <si>
+    <t>BILL/00009/2025-2026</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER , MURSHIDABAD HIGHWAY DIVISION -I, PWD (ROADS) DIRECT. GOV OF W.B</t>
+  </si>
+  <si>
+    <t>NIMTITA -AURANGABAD ROAD DAMAGED OVER A LENGTH OF 850 M.</t>
+  </si>
+  <si>
+    <t>BILL/01605/2024-2025</t>
+  </si>
+  <si>
+    <t>594-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,73 +651,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="100.118408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -964,87 +1015,266 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>253.25</v>
       </c>
       <c r="Q6" s="4">
         <v>5.63</v>
       </c>
       <c r="R6" s="4">
         <v>2.22</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>15.88</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21.12</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>22119.81</v>
+      </c>
+      <c r="P10" s="8">
+        <v>5.63</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.03</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>