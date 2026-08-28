--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,177 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Suti-II</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>MADHUPUR PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/15955</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
     <t>Formal work order for MADHUPUR PWSS Construction OHR, Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jiban Mission, Block- SAMSERGANJ of Jangipur Sub-Division, Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000822/2022-2023</t>
   </si>
   <si>
     <t>686/MURD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>M/S KHAN CHOWDHURY BROTHERS AND CO</t>
   </si>
   <si>
+    <t>MADHUPUR PWSS Construction to accommodate FHTC, Laying Distribution System , Rising Main under Jal Jivan Mission, Block- Suti-II of Jangipur Sub-Division, Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000874/2022-2023</t>
+  </si>
+  <si>
+    <t>883/MURD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000287/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/28</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>MADHUPUR PWSS Construction to accommodate FHTC, Laying Distribution System , Rising Main under Jal Jivan Mission, Block- Suti-II of Jangipur Sub-Division, Murshidabad District under Murshidabad Division, PHE.Dte.</t>
-[...35 lines deleted...]
-    <t>RADIANT</t>
+    <t>NIMTITA -AURANGABAD ROAD DAMAGED OVER A LENGTH OF 850 M.</t>
+  </si>
+  <si>
+    <t>BILL/01605/2024-2025</t>
+  </si>
+  <si>
+    <t>594-MSD/2024-25</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER , MURSHIDABAD HIGHWAY DIVISION -I, PWD (ROADS) DIRECT. GOV OF W.B</t>
   </si>
   <si>
     <t>Road restoration esxtimate of Nimtita Ghat Railway Station Road extended to Suti PS at Ch0.00 Km to 1.45 Km restoratio work for trench cut by PHED under Murshidabad Highway Division No - I, P.W. (Road) Dte. in the districyt of Murshidabad.</t>
   </si>
   <si>
     <t>BILL/00009/2025-2026</t>
   </si>
   <si>
     <t>21/04/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,424 +813,424 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>224.5</v>
+        <v>253.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.22</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>33.76</v>
+        <v>224.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>231.54</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>253.25</v>
+        <v>21339.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>2.22</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>15.88</v>
+        <v>33.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>21.12</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>15.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22119.81</v>