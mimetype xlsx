--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,77 +224,50 @@
   <si>
     <t>R.K. DRILLING SERVICES</t>
   </si>
   <si>
     <t>Formal work order for the work of KOHETPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jivan Mission of SAMSERGANJ Block, Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000812/2022-2023</t>
   </si>
   <si>
     <t>670/MURD</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>PRAFULLYA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of 07 (Seven) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Purnopara Zone-II T.W-I,II,III Chandnidaha T.W-II, Kohetpur T.W-III, Prosadpur Zone-II T.W-I,II, Water Supply Scheme under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000497/2024-2025</t>
   </si>
   <si>
     <t>660/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
@@ -309,50 +282,113 @@
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KOHETPUR Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000275/2023-2024</t>
   </si>
   <si>
     <t>2605/MURD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well,120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at HILORA - II &amp; KOHETPUR Water Supply Scheme at Head Work Site under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>1755/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Jangipur Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(83 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>2636/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>KUNTAL SAHA</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1349,329 +1385,455 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>22</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>458.7</v>
+        <v>82.5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>82.5</v>
+        <v>253.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>253.25</v>
+        <v>18.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>18.44</v>
+        <v>11.79</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.28</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>960.47</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>