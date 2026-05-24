--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1361,54 +1361,54 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>379.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>141.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>37.2</v>
       </c>
       <c r="S10" s="4">
         <v>22</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1487,54 +1487,54 @@
       <c r="I12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>253.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>5.16</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1739,88 +1739,88 @@
       <c r="I16" s="13" t="s">
         <v>104</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>105</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>95.53</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>960.47</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>150.59</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>15.68</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>