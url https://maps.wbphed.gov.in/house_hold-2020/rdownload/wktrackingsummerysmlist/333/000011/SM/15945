--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,89 @@
     <t>KUNTAL SAHA</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT KOHETPUR PH-III</t>
+  </si>
+  <si>
+    <t>BILL/00147/2025-2026</t>
+  </si>
+  <si>
+    <t>52/WBSEDCL-1</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1753,87 +1792,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>95.53</v>
       </c>
       <c r="Q16" s="4">
         <v>4.12</v>
       </c>
       <c r="R16" s="4">
         <v>4.31</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.34</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P18" s="4">
+        <v>458.7</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>7.58</v>
+      </c>
+      <c r="R18" s="4">
+        <v>1.65</v>
+      </c>
+      <c r="S18" s="4">
+        <v>10</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1423.51</v>
+      </c>
+      <c r="P19" s="8">
+        <v>158.17</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>11.11</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>