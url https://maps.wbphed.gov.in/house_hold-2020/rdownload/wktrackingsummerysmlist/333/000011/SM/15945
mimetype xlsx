--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,342 +92,342 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Samserganj</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>KOHETPUR PIPE WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/15945</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Sagarpara Part-A, Kohetpur and Napara Water Supply Scheme under Islampur &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000668/2022-2023</t>
+  </si>
+  <si>
+    <t>3409/MURD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of KOHETPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jivan Mission of SAMSERGANJ Block, Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000812/2022-2023</t>
+  </si>
+  <si>
+    <t>670/MURD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>PRAFULLYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under KOHETPUR ground water based water supply scheme under Block_ Samsedganj Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000690/2023-2024</t>
+  </si>
+  <si>
+    <t>4304/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>BHABANI PRASAD MANNA</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KOHETPUR Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000275/2023-2024</t>
+  </si>
+  <si>
+    <t>2605/MURD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000286/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/29</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...23 lines deleted...]
-    <t>BHABANI PRASAD MANNA</t>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Jangipur Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(83 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>2636/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>KUNTAL SAHA</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well,120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at HILORA - II &amp; KOHETPUR Water Supply Scheme at Head Work Site under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>1755/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
   </si>
   <si>
     <t>RTOR000373/2023-2024</t>
   </si>
   <si>
     <t>495/MURD/08</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT KOHETPUR PH-II</t>
   </si>
   <si>
     <t>BILL/00422/2024-2025</t>
   </si>
   <si>
     <t>143/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>COST OF RESTORATION OF ROAD CONNECTTED TO NH-34 DHULIAN PAKUR ROAD AT CH. 4.275 TO 4.600.</t>
+  </si>
+  <si>
+    <t>BILL/01019/2024-2025</t>
+  </si>
+  <si>
+    <t>369-MSD/2024-20</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>MURSHIDABAD HIGHWAY DIVISION-1</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT KOHETPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00423/2024-2025</t>
   </si>
   <si>
     <t>144/WBSEDCL-JJM</t>
   </si>
   <si>
-    <t>COST OF RESTORATION OF ROAD CONNECTTED TO NH-34 DHULIAN PAKUR ROAD AT CH. 4.275 TO 4.600.</t>
-[...55 lines deleted...]
-  <si>
     <t>Sinking of 07 (Seven) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Paschim Purnopara Zone-II T.W-I,II,III Chandnidaha T.W-II, Kohetpur T.W-III, Prosadpur Zone-II T.W-I,II, Water Supply Scheme under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000497/2024-2025</t>
   </si>
   <si>
     <t>660/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
-[...100 lines deleted...]
-  <si>
     <t>NEW CONNECTION AT KOHETPUR PH-III</t>
   </si>
   <si>
     <t>BILL/00147/2025-2026</t>
   </si>
   <si>
     <t>52/WBSEDCL-1</t>
   </si>
   <si>
     <t>06/08/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -956,1001 +956,1001 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.56</v>
+        <v>23.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>32.99</v>
+        <v>253.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>8.37</v>
+        <v>379.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>141.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4.17</v>
+        <v>32.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P7" s="4">
+        <v>18.44</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>13.3</v>
+        <v>22.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>70</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>23.56</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="P10" s="4">
-        <v>379.82</v>
+        <v>458.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>141.31</v>
+        <v>7.58</v>
       </c>
       <c r="R10" s="4">
-        <v>37.2</v>
+        <v>1.65</v>
       </c>
       <c r="S10" s="4">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="P11" s="4">
-        <v>82.5</v>
+        <v>9.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>253.25</v>
+        <v>11.79</v>
       </c>
       <c r="Q12" s="4">
-        <v>5.16</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="P13" s="4">
-        <v>18.44</v>
+        <v>8.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="P14" s="4">
-        <v>11.79</v>
+        <v>4.17</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="P15" s="4">
-        <v>9.28</v>
+        <v>13.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>95.53</v>
+        <v>4.92</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>4.31</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>114</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>47</v>
+        <v>119</v>
       </c>
       <c r="P17" s="4">
-        <v>4.34</v>
+        <v>82.5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>115</v>
+        <v>47</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>458.7</v>
+        <v>4.34</v>
       </c>
       <c r="Q18" s="4">
-        <v>7.58</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>1.65</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1423.51</v>