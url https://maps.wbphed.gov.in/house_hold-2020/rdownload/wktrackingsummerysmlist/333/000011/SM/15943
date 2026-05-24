--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,71 @@
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at ADWAITA NAGAR Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000283/2023-2024</t>
   </si>
   <si>
     <t>2631/MURD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
+    <t>Sinking of 04 (Four) Nos 200 mm dia tube well by DTH method using UPVC Pipe at Adwaita Nagar CT T.W-I,II &amp; Jadabpur Nimtala T.W-I,II Water Supply Scheme of Samserganj , Farakka under Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>665/MURD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>KHOKAN BISWAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -988,54 +1009,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>342.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>223.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>65.18</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1051,54 +1072,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>253.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1114,101 +1135,164 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>18.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>22.29</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P9" s="4">
+        <v>24.89</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>721.62</v>
+      </c>
+      <c r="P10" s="8">
+        <v>232.44</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>32.21</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>