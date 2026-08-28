--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,141 +92,141 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Khargram</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>DAKSHIN RAYPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/15942</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for DAKSHIN RAYPUR &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of BURWAN Block of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000804/2022-2023</t>
+  </si>
+  <si>
+    <t>623/MURD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>DIPAYAN DEY</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under Dakshin Raypur ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000120/2023-2024</t>
+  </si>
+  <si>
+    <t>1909/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>M/S SAMRIDDHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>1075/MURD/3</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric Service Connection at Dakshin Raypur PH I, Application NO.3004475701, ID 304179843</t>
   </si>
   <si>
     <t>BILL/01054/2023-2024</t>
   </si>
   <si>
     <t>188/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Service New Connection DAKSHIN RAYPUR PH 2 PWSS Application NO. 3004475666. ID. 304178072</t>
   </si>
   <si>
     <t>BILL/01037/2023-2024</t>
   </si>
   <si>
     <t>172/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/12/2023</t>
-  </si>
-[...46 lines deleted...]
-    <t>M/S SAMRIDDHI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying UPVC Pipe line , Road Restoration &amp; FHTCs of Dakshin Raypur PWSS in Khargram Block of Kandi Sub Division under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000188/2024-2025</t>
   </si>
   <si>
     <t>3146/MURD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE ( PRO: MIRAJUL ISLAM)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -773,358 +773,358 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13</v>
+        <v>393.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>311.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>79.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.03</v>
+        <v>22.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.51</v>
+        <v>13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>393.85</v>
+        <v>12.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>22.82</v>
+        <v>9.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>19.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1135,54 +1135,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>471.01</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>328.96</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>69.84</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>