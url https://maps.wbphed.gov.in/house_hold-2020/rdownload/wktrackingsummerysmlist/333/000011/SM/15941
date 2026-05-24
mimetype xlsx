--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,71 @@
     <t>13/04/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>DIPAYAN DEY</t>
   </si>
   <si>
     <t>Construction of 200 Cum OHR, Pump House Boundwary Wall, , Rising Main Connection, Laying Distribution System of SUKURIA water supply scheme of Burwan Block under Murshidabad Division, PHE Dte. Part-A</t>
   </si>
   <si>
     <t>ORD/000021/2023-2024</t>
   </si>
   <si>
     <t>995/MURD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>APORUPA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2635/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SABSAMAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -935,54 +956,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>18.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.78</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1116,54 +1137,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>188.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>167.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.51</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,101 +1200,164 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>226.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>113.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>49.9</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.85</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>80</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>494.68</v>
+      </c>
+      <c r="P11" s="8">
+        <v>295.79</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>59.79</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>