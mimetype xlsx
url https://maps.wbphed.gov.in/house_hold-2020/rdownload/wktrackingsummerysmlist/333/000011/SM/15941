--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,195 +92,195 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Burwan</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>SUKURIA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/15941</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying Distribution System, FHTC of SUKURIA water supply scheme of Burwan Block under Murshidabad Division, PHE Dte. in the District of Murshidabad Part-B</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>1032/MURD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>DIPAYAN DEY</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cum OHR, Pump House Boundwary Wall, , Rising Main Connection, Laying Distribution System of SUKURIA water supply scheme of Burwan Block under Murshidabad Division, PHE Dte. Part-A</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>995/MURD</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>APORUPA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under SUKURIA ground water based water supply scheme under Block_ Barwan Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>1907/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>B. T. PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SUKURIA AND ADJOINING MOUJJAS Water Supply Scheme at Head Work Site, 2nd Site site at Burwan Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>2634/MURD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2022-2023</t>
   </si>
   <si>
     <t>1936/MURD/4</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...47 lines deleted...]
-    <t>SARKAR WATER SUPPLY AGENCY</t>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2635/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SABSAMAY</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT SUKURIA PH II, ID304233502</t>
   </si>
   <si>
     <t>BILL/01205/2023-2024</t>
   </si>
   <si>
     <t>273/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT SUKURIA PH I, ID 304233761</t>
   </si>
   <si>
     <t>BILL/01204/2023-2024</t>
   </si>
   <si>
     <t>272/WBSEDCL-JJM</t>
-  </si>
-[...55 lines deleted...]
-    <t>SABSAMAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,511 +809,511 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.94</v>
+        <v>188.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>167.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>22.42</v>
+        <v>226.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>113.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>49.9</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>18.43</v>
+        <v>22.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.44</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>83.78</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>6.06</v>
+        <v>18.43</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>83.78</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>6.22</v>
+        <v>15.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>188.8</v>
+        <v>9.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>167.11</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>88.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>226.95</v>
+        <v>6.06</v>
       </c>
       <c r="Q9" s="4">
-        <v>113.24</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>49.9</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>9.85</v>
+        <v>6.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>494.68</v>