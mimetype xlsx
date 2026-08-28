--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,147 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Shibnagar Laskarpur Piped Water Supply Scheme (Zone-I) Part -A Domkal Block in Murshidabad District under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>SM/15838</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Sultanpur (Village code 314726) under Shibnagar Laskarpur Ground Water Based Water Supply Scheme for Arsenic Affected Area of Domkol Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001723328 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000242/2020-2021</t>
+  </si>
+  <si>
+    <t>85/MURD</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>09/03/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Domkol Block under Islampur Sub-Division Murshidabad Division P.H.E. Dte. PART-A</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001469/2021-2022</t>
   </si>
   <si>
     <t>284/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>MERCHANDISE-INDIA</t>
   </si>
   <si>
+    <t>Formal work order for Augmentation of Shibnagar Laskarpur Piped Water Supply Scheme (Zone-I) Part- A under Jal Jeevan Mission of DOMKAL Block in the District Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000808/2022-2023</t>
+  </si>
+  <si>
+    <t>622/MURD</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>M/S. S. DAS AND ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Shibnagar Laskarpur (Zone - I ) Part - A Water Supply Scheme at Head Work Site, 2nd Site site at Domkal Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 5</t>
+  </si>
+  <si>
+    <t>ORD/000120/2023-2024</t>
+  </si>
+  <si>
+    <t>1761/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000207/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/11</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...61 lines deleted...]
-    <t>DECON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,348 +759,348 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>105.32</v>
+        <v>33.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.25</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>147.5</v>
+        <v>105.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>9.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>508</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>351.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.16</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>23.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.28</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>33.63</v>
+        <v>147.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>818.03</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>388</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>47.43</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>