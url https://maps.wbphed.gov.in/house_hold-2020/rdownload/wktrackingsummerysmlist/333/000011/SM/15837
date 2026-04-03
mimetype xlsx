--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -778,88 +778,88 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>363.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>181.78</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>50.04</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>366.9</v>
       </c>
       <c r="P5" s="8">
-        <v>181.78</v>
+        <v>0</v>
       </c>
       <c r="Q5" s="8">
-        <v>49.54</v>
+        <v>0</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>