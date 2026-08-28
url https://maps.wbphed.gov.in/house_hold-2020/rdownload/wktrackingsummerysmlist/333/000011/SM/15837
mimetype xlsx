--- v1 (2026-04-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF P.T RASULPUR PIPED WATER SUPPLY SCHEME (PART-B) OF DOMKAL BLOCK IN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE Dte.</t>
   </si>
   <si>
     <t>SM/15837</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for Augmentation of P T Rasulpur (Part - B) Piped Water Supply Scheme under Jal Jevan Mission of DOMKAL Block in the District Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000800/2022-2023</t>
+  </si>
+  <si>
+    <t>608/MURD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000394/2023-2024</t>
   </si>
   <si>
     <t>526/MURD/04</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,170 +696,170 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.66</v>
+        <v>363.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>181.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>363.24</v>
+        <v>3.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>366.9</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>181.78</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>49.54</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>