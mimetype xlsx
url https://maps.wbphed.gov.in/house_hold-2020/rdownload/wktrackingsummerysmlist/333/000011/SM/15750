--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,123 +113,123 @@
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 12(Twelve) Nos Existing commissioned PWSS of Kandi Sub-Division under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001470/2021-2022</t>
   </si>
   <si>
     <t>285/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
+    <t>Augmentation of Ground Water Based Burwan Zone-I PWSS of accommodate FHTC( 1848 Nos), Laying Distribution System, Laying Rising Main, Repairing of Switch Room, Boundary Wall, 200 CUM OHR, Repairing of 272 CUM OHR in Burwan Block within Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2023-2024</t>
+  </si>
+  <si>
+    <t>2678/MURD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Burwan Zone- I Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Burwan Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000727/2023-2024</t>
+  </si>
+  <si>
+    <t>3917/MURD</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>1004/MURD/3</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Burwan Zone- I Water Supply Scheme at Head Work Site, 2nd Site,3 r d site at Burwan Block under Murshidabad Division, P.H. Engineering Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...16 lines deleted...]
-    <t>MOTI RAHAMAN</t>
   </si>
   <si>
     <t>Additional work for Augmentation of Burwan (Zone-I) PWSS of accommodate FHTC, Laying of Distribution System, Road Restoration work and Land Development in Burwan Block of Kandi Sub Division under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000034/2025-2026</t>
   </si>
   <si>
     <t>1111/MURD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -796,385 +796,385 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.89</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>70.9</v>
+        <v>360.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>64.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>17.81</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>11.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>97.48</v>
+        <v>70.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>360.93</v>
+        <v>97.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.77</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>87.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>717.78</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>70.37</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>9.8</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>