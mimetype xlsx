--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -179,51 +179,51 @@
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Augmentation of BHARATPUR (ZONE -IIA) PWSS under Jal Jeevan Mission of Bharatpur-I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>3088/MURD</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
-    <t>25/12/2025</t>
+    <t>21/10/2026</t>
   </si>
   <si>
     <t>SOFIQUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>