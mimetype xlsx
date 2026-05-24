--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,77 +135,50 @@
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Augmentation of BHARATPUR (ZONE -IIA) PWSS under Jal Jeevan Mission of Bharatpur-I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>3088/MURD</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>21/10/2026</t>
   </si>
   <si>
     <t>SOFIQUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -615,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -778,54 +751,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -839,223 +812,162 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>97.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21339.76</v>
+        <v>423.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A6" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>610.23</v>
+      </c>
+      <c r="P6" s="8">
+        <v>8.74</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>1.43</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>