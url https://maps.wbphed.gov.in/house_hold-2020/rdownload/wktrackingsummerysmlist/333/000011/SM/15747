--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,77 @@
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
     <t>Augmentation of BHARATPUR (ZONE -IIA) PWSS under Jal Jeevan Mission of Bharatpur-I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>3088/MURD</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>21/10/2026</t>
   </si>
   <si>
     <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -887,87 +914,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>423.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P6" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>18.32</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="S6" s="4">
+        <v>11</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>21949.99</v>
+      </c>
+      <c r="P7" s="8">
+        <v>27.06</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0.12</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>