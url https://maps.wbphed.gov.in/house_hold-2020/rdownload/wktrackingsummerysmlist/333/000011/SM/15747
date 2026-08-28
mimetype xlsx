--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,120 +113,120 @@
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 12(Twelve) Nos Existing commissioned PWSS of Kandi Sub-Division under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/001470/2021-2022</t>
   </si>
   <si>
     <t>285/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Augmentation of BHARATPUR (ZONE -IIA) PWSS under Jal Jeevan Mission of Bharatpur-I Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000501/2023-2024</t>
+  </si>
+  <si>
+    <t>3088/MURD</t>
+  </si>
+  <si>
+    <t>03/10/2023</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
-  </si>
-[...46 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -800,249 +800,249 @@
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
         <v>4.06</v>
       </c>
       <c r="R3" s="4">
         <v>4.55</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>97.48</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.68</v>
+        <v>12.06</v>
       </c>
       <c r="R4" s="4">
-        <v>4.8</v>
+        <v>0.06</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>423.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.32</v>
+        <v>4.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0.09</v>
+        <v>4.8</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>21949.99</v>
       </c>
       <c r="P7" s="8">
-        <v>27.06</v>
+        <v>20.8</v>
       </c>
       <c r="Q7" s="8">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>