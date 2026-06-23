--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,65 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED TEJSINGHAPUR PWSS RANINAGAR -II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION, PHE DTE. Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000564/2024-2025</t>
   </si>
   <si>
     <t>346/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE (CHOA)</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION AT TEJSINGHAPUR PH OHR AIRP C ID 304542843</t>
+  </si>
+  <si>
+    <t>BILL/01342/2024-2025</t>
+  </si>
+  <si>
+    <t>377/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,70 +675,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -823,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -941,54 +956,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>23.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.93</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1017,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>294.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>142.98</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.54</v>
       </c>
       <c r="S6" s="4">
         <v>86</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1063,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>293.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1199,87 +1214,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>23.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.35</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>790.12</v>
+      </c>
+      <c r="P11" s="8">
+        <v>181.64</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>22.99</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>