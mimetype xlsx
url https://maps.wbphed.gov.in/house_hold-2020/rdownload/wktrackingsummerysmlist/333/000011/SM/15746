--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -113,120 +113,120 @@
   <si>
     <t>Preparation of D.P.R(Consultancy work)in connection with the Functional House Hold Connection of different existing PWSS (Tajsinghapur PWSS Scheme, Block - Raninagar-II) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000832/2021-2022</t>
   </si>
   <si>
     <t>3265/MURD</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Augmentation of TEJSINGHAPUR PWSS under Jal Jivan Mission of RANINAGAR - II Block, ISLAMPUR Subdivision , Murshidabad District under Murshidabad Division, PHE.Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>1383/MURD</t>
+  </si>
+  <si>
+    <t>22/05/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Augmentation of TEJSINGHAPUR PWSS under Jal Jeevan Mission of RANINAGAR - II Block, ISLAMPUR Sub division , Murshidabad District under Murshidabad Division, PHE. Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>ORD/000164/2023-2024</t>
+  </si>
+  <si>
+    <t>1933/MURD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>VOICE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Dhulauri Water Supply Scheme and Tejsinghapur Water Supply Schem under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer,JUNIOR ENGINEER_DOMKAL BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000104/2023-2024</t>
+  </si>
+  <si>
+    <t>1746/MURD</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000150/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/39</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...55 lines deleted...]
-    <t>VOICE CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance work of Laying Distribution System , Road Restoration and other ancillary works of Tejsinghapur Water Supply Scheme within Raninagar-II Block under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000073/2025-2026</t>
   </si>
   <si>
     <t>1259/MURD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>DAS TRADING CO.</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGMENTATION OF GROUND WATER BASED TEJSINGHAPUR PWSS RANINAGAR -II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION, PHE DTE. Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
@@ -874,139 +874,143 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>79.35</v>
+        <v>294.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>142.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.54</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>23.58</v>
+        <v>293.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>20.97</v>
+        <v>12.95</v>
       </c>
       <c r="R5" s="4">
-        <v>88.93</v>
+        <v>4.42</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1014,121 +1018,117 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>294.57</v>
+        <v>23.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>142.98</v>
+        <v>20.97</v>
       </c>
       <c r="R6" s="4">
-        <v>48.54</v>
+        <v>88.93</v>
       </c>
       <c r="S6" s="4">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>293.06</v>
+        <v>79.35</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>4.42</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>