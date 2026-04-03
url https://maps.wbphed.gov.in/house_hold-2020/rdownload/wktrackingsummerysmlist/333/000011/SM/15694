--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -815,54 +815,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>224.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>18.12</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>8.07</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -967,54 +967,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>241.76</v>
       </c>
       <c r="P7" s="8">
-        <v>18.12</v>
+        <v>0</v>
       </c>
       <c r="Q7" s="8">
-        <v>7.49</v>
+        <v>0</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>