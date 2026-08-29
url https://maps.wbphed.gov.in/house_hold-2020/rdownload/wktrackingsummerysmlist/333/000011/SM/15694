--- v1 (2026-04-03)
+++ v2 (2026-08-29)
@@ -92,87 +92,87 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bharatpur-I</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>BERBARI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/15694</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BERBARI &amp; UJUNIA adjoining moujas PWSS to accommodate FHTC under Jal Jivan Mission, Block-BHARATPUR-I &amp; II of Kandi Sub Division of Murshidabad District under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BHARATPUR 2 BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000873/2022-2023</t>
+  </si>
+  <si>
+    <t>882/MURD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>BANAMALI ENTERPRISES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>1075/MURD/9</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>BANAMALI ENTERPRISES</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Berbari PH-2 Application No- 3004528419</t>
   </si>
   <si>
     <t>BILL/01201/2023-2024</t>
   </si>
   <si>
     <t>277/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BERBARI PH-1</t>
   </si>
   <si>
     <t>BILL/01510/2023-2024</t>
   </si>
@@ -731,141 +731,141 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.09</v>
+        <v>224.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>224.42</v>
+        <v>1.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -967,54 +967,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>241.76</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>18.12</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>7.49</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>