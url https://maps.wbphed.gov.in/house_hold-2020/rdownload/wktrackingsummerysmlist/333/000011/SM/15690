--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,75 +107,57 @@
   <si>
     <t>GAYESPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/15690</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>1129/MURD/5</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>GAYESPUR PWSS under Jal Jeevan Mission of KHARGRAM Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GAYESPUR AND ADJOINING MOUJAS Water Supply Scheme at Head Work Site, 2nd Site site at Khargram Block under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
-  </si>
-[...16 lines deleted...]
-    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GAYESPUR AND ADJOINING MOUJAS Water Supply Scheme at Head Work Site, 2nd Site site at Khargram Block under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
   <si>
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3424/MURD</t>
   </si>
   <si>
     <t>02/11/2023</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PH2 GAYESHPUR ID 304239446</t>
   </si>
   <si>
     <t>BILL/01414/2023-2024</t>
   </si>
@@ -648,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -869,411 +851,348 @@
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>279.31</v>
+        <v>18.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.43</v>
+        <v>3.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>3.78</v>
+        <v>10.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.95</v>
+        <v>38.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>38.28</v>
+        <v>21.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...26 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>106.31</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>