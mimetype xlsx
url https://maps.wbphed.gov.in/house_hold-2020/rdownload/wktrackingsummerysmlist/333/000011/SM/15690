--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -854,54 +854,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>18.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.59</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1132,54 +1132,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>106.31</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>15.04</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>