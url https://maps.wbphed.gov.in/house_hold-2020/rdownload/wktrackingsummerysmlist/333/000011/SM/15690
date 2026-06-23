--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>DAS ENTERPRISE (SUBRATA DAS)</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for GAYESPUR AND ADJOINING MOUJAS PWSS District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000566/2024-2025</t>
   </si>
   <si>
     <t>348/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
+    <t>GAYESPUR PWSS under Jal Jeevan Mission of KHARGRAM Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>1700/MURD</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1112,87 +1130,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>21.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>279.31</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>158.51</v>
+      </c>
+      <c r="R9" s="4">
+        <v>56.75</v>
+      </c>
+      <c r="S9" s="4">
+        <v>10</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>385.62</v>
+      </c>
+      <c r="P10" s="8">
+        <v>173.55</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>45</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>