--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,174 +92,174 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Khargram</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>GAYESPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/15690</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>GAYESPUR PWSS under Jal Jeevan Mission of KHARGRAM Block, Kandi Sub division , Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>1700/MURD</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>SOFIQUL ISLAM</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GAYESPUR AND ADJOINING MOUJAS Water Supply Scheme at Head Work Site, 2nd Site site at Khargram Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000628/2023-2024</t>
+  </si>
+  <si>
+    <t>3424/MURD</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>1129/MURD/5</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GAYESPUR AND ADJOINING MOUJAS Water Supply Scheme at Head Work Site, 2nd Site site at Khargram Block under Murshidabad Division, P.H. Engineering Dte</t>
-[...20 lines deleted...]
-    <t>NADIA TUBEWELLS</t>
+    <t>Construction of Drain, Laying of UPVC pipeline and road restoration work of Gayespur Water Supply Scheme in Khargram Block of Kandi Sub-Division, under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>3285/MURD</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE (SUBRATA DAS)</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PH2 GAYESHPUR ID 304239446</t>
   </si>
   <si>
     <t>BILL/01414/2023-2024</t>
   </si>
   <si>
     <t>305/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PWSS PH1 GAYESHPUR ID 304239445</t>
   </si>
   <si>
     <t>BILL/01415/2023-2024</t>
   </si>
   <si>
     <t>306/WBSEDCL-JJM</t>
   </si>
   <si>
-    <t>Construction of Drain, Laying of UPVC pipeline and road restoration work of Gayespur Water Supply Scheme in Khargram Block of Kandi Sub-Division, under Murshidabad Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for GAYESPUR AND ADJOINING MOUJAS PWSS District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000566/2024-2025</t>
   </si>
   <si>
     <t>348/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
-  </si>
-[...16 lines deleted...]
-    <t>SOFIQUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,448 +788,448 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.5</v>
+        <v>279.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>158.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.75</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>18.43</v>
       </c>
       <c r="Q4" s="4">
         <v>15.04</v>
       </c>
       <c r="R4" s="4">
         <v>81.59</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.78</v>
+        <v>13.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>10.95</v>
+        <v>38.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>38.28</v>
+        <v>3.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21.38</v>
+        <v>10.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>279.31</v>
+        <v>21.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>158.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>56.75</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>385.62</v>