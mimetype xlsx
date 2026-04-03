--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,71 @@
     <t>03/07/2024</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for CHANDKATHI Ground Based Water Supply Scheme in Nawda Block under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>1189/MURD</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SAGAR PARA PART-B Water Supply Scheme and Chandkati Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>3907/MURD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1365,87 +1386,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
         <v>23.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P12" s="4">
+        <v>18.43</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>374.35</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>