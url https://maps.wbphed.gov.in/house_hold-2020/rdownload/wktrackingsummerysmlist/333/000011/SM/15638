--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1010,54 +1010,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>12.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>65.04</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1069,54 @@
         <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>53.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>9.38</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1128,54 @@
         <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.05</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1250,54 +1250,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P9" s="4">
         <v>136.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>127.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.29</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1467,54 +1467,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>374.35</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>144.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>38.62</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>