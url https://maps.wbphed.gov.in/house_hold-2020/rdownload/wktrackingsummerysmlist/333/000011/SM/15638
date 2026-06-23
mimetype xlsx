--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>22/07/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SAGAR PARA PART-B Water Supply Scheme and Chandkati Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000722/2023-2024</t>
   </si>
   <si>
     <t>3907/MURD</t>
   </si>
   <si>
     <t>20/12/2023</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cum OHR, Laying of Distribution System (part_A) at NODE 1 TO NODE 197, Rising Main , repairing &amp; Overhauling of R.C.C. elevated reservoir 168 Cum capacity of staging height 20 mtr. for Augmentation work of CHANDKATI PWSS in NAWDA Block under Murshidabad Division , PHE.Dte. (part_A)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR HARIHARPARA BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000877/2022-2023</t>
+  </si>
+  <si>
+    <t>897/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>M/S SUBHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1447,87 +1465,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
         <v>18.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" s="4">
+        <v>193.26</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>104.16</v>
+      </c>
+      <c r="R13" s="4">
+        <v>53.9</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>567.61</v>
+      </c>
+      <c r="P14" s="8">
+        <v>248.72</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>43.82</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>