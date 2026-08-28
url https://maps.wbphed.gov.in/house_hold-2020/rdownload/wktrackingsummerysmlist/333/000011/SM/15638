--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,288 +77,288 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for CHANDKATI Block - Nawda District - Murshidabad.</t>
+  </si>
+  <si>
+    <t>SM/15638</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission and Jal Swapna under command area of village Chandkati (Village code 315533) under Chandkati Water Based Water Supply Scheme for Arsenic Affected Area of Nawda Block, under Murshidabad Division, PHE Dte. Scheme ID - 0001723218 in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000410/2020-2021</t>
+  </si>
+  <si>
+    <t>79/MURD</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>09/03/2021</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (SANTU GHOSH)</t>
+  </si>
+  <si>
+    <t>Repair and renovation work of Boundary wall and allied work at Head Work site of Chandkathi Water Supply Scheme under Berhampore Sub Division, P.H.E.Dte. in the District of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000192/2022-2023</t>
+  </si>
+  <si>
+    <t>201/BSD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>28/05/2022</t>
+  </si>
+  <si>
+    <t>LATIFUDDIN</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 07(Seven) Nos existing commissioned PWSS of Hariharpara &amp; Nawda Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-C</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR HARIHARPARA BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/001471/2021-2022</t>
+  </si>
+  <si>
+    <t>286/MURD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cum OHR, Laying of Distribution System (part_A) at NODE 1 TO NODE 197, Rising Main , repairing &amp; Overhauling of R.C.C. elevated reservoir 168 Cum capacity of staging height 20 mtr. for Augmentation work of CHANDKATI PWSS in NAWDA Block under Murshidabad Division , PHE.Dte. (part_A)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR HARIHARPARA BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000877/2022-2023</t>
+  </si>
+  <si>
+    <t>897/MURD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>M/S SUBHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Piped Water Supply Scheme for CHANDKATI Block - Nawda District - Murshidabad.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-III &amp; IV under CHANDKATI ground water based water supply scheme under Block_ NAWDA Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>1894/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>S. G. TECHNICAL SERTIVCE</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
+    <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under CHANDKATI ground water based water supply scheme under Block_ NAWDA Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000669/2023-2024</t>
+  </si>
+  <si>
+    <t>4293/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE ( MANGO LANE)</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 12(Forteen) nos existing commisioned PWSS Nawda &amp; Hariharpara Block of Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes- Jagaipur, Chandkati, Mahammadpur, Ghoramara, Sarbangapur Zone-IA, Zone-IB. Zone-II, Kismat Imadpur Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Zone-III Water Supply Schemes of Berhampore Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000395/2023-2024</t>
   </si>
   <si>
     <t>2790/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
-[...82 lines deleted...]
-  <si>
     <t>Providing FHTC Connection to 986 nos household , Laying of Distribution System (Part_B) NODE 198 TO NODE 385, Repairing &amp; Vertical Extention of Boundary Wall, Special repair and renovation of existing 1 (One) Nos Pump House and Alied Works for for Augmentation work of CHANDKATI PWSS in NAWDA Block under Murshidabad Division , PHE.Dte. (part_B)</t>
   </si>
   <si>
     <t>JUNIOR HARIHARPARA BLOCK</t>
   </si>
   <si>
     <t>ORD/000885/2022-2023</t>
   </si>
   <si>
     <t>907/MURD</t>
   </si>
   <si>
-    <t>29/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>DAS TRADING CO.</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SAGAR PARA PART-B Water Supply Scheme and Chandkati Water Supply Scheme under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>3907/MURD</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Construction 2 (Two ) Nos Pump House with clorine Room (5.90 m X 4.825m) with sanitary and Water Supply Arrangement and 210 mtr Boundary wall at Head Work site and 55Mtr at 2nd site of Sarbangapur Zone -IB , Bara Satui &amp; Chandkati Pipe water supply scheme under Berhampore Sub Division within Murshidabad Division .</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>1930/MURD</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for CHANDKATHI Ground Based Water Supply Scheme in Nawda Block under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>1189/MURD</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S SUBHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,684 +885,684 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.25</v>
+        <v>12.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>29.41</v>
+        <v>4.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>12.25</v>
+        <v>53.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.97</v>
+        <v>4.99</v>
       </c>
       <c r="R5" s="4">
-        <v>65.04</v>
+        <v>9.38</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>53.26</v>
+        <v>193.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.99</v>
+        <v>104.16</v>
       </c>
       <c r="R6" s="4">
-        <v>9.38</v>
+        <v>53.9</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.78</v>
+        <v>22.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>87.05</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
         <v>22.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>136.61</v>
+        <v>29.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>127.44</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>93.29</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>52.14</v>
+        <v>136.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>127.44</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.29</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>23.01</v>
+        <v>18.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
-        <v>18.43</v>
+        <v>52.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P13" s="4">
-        <v>193.26</v>
+        <v>23.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>104.16</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>53.9</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>567.61</v>