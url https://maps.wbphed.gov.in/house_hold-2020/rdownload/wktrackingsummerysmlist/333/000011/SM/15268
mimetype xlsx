--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -257,75 +257,93 @@
   <si>
     <t>2038/MURD</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>SATELLITE CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction 2 (Two ) Nos Pump House with clorine Room (5.90 m X 4.825m) with sanitary and Water Supply Arrangement and 210 mtr Boundary wall at Head Work site and 55Mtr at 2nd site of Sarbangapur Zone -IB , Bara Satui &amp; Chandkati Pipe water supply scheme under Berhampore Sub Division within Murshidabad Division .</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000044/2024-2025</t>
   </si>
   <si>
     <t>1930/MURD</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
-    <t>23/10/2025</t>
+    <t>22/12/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION (GOLAM MURTAJA, BABLABONA AAIFB7956Q)</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bachhra Zone - II PWSS, Bara Satui PWSS, Kodla PWSS , Bachra Zone - I PWSS, Basabari PWSS &amp; Char Mohula PWSS under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>662/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -995,54 +1013,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>97.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.12</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>3.2</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1129,54 @@
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>32.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>5.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>16.39</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1430,87 +1448,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>46.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P13" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>22117.5</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>