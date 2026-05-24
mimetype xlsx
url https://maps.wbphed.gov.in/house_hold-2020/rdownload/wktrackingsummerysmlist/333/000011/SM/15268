--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,77 +180,50 @@
     <t>1811/MURD/15</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Berhampore Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER_BERHAMPORE BLOCK</t>
   </si>
   <si>
     <t>ORD/001671/2021-2022</t>
   </si>
   <si>
     <t>298/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing FHTC Connection to 1159 nos household for Augmentation work of BARA SATUI PWSS in BERHAMPORE Block under Murshidabad Division , PHE.Dte. (part_C)</t>
   </si>
   <si>
     <t>ORD/000100/2023-2024</t>
   </si>
   <si>
     <t>1699/MURD</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
     <t>S. ROY &amp; CO.</t>
   </si>
   <si>
     <t>Construction of 300 Cum OHR, Rising Main , repairing &amp; Overhauling of R.C.C. elevated reservoir 180 Cum capacity, Construction of Boundary Wall for Augmentation work of BARA SATUI PWSS in BERHAMPORE Block under Murshidabad Division , PHE. Dte. (part_A)</t>
   </si>
   <si>
     <t>ORD/000195/2023-2024</t>
   </si>
@@ -732,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1013,54 +986,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>97.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1129,467 +1102,406 @@
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>32.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.39</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>67.64</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>67.64</v>
+        <v>177.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...5 lines deleted...]
-      <c r="O10" s="4" t="s">
+      <c r="P10" s="4">
+        <v>52.14</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>52.14</v>
+        <v>46.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>46.93</v>
+        <v>95.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>777.74</v>
+      </c>
+      <c r="P13" s="8">
+        <v>11.82</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.52</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>