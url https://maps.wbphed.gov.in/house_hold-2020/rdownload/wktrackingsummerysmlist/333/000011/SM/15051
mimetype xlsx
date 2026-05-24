--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>31/07/2025</t>
   </si>
   <si>
     <t>MANDAL CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3001/MURD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well, 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KADOA Zone -II &amp; NAPARA Water Supply Scheme at Head Work Site under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>1754/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -896,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>20.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -959,54 +977,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>9.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>85.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1201,54 +1219,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>241.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>122.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.53</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1264,101 +1282,164 @@
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>253.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.79</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>599.82</v>
+      </c>
+      <c r="P12" s="8">
+        <v>146.99</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>24.51</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>