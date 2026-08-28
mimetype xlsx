--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Samserganj</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>NAPARA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/15051</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Sagarpara Part-A, Kohetpur and Napara Water Supply Scheme under Islampur &amp; Jangipur Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000668/2022-2023</t>
+  </si>
+  <si>
+    <t>3409/MURD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of NAPARA PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission, Samserganj Block of Murshidabad District under Jangipur Sub-Division, Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,JUNIOR ENGINEER 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000735/2022-2023</t>
+  </si>
+  <si>
+    <t>376/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>MANDAL CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under NAPARA ground water based water supply scheme under Block_ Samserganj Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000696/2023-2024</t>
+  </si>
+  <si>
+    <t>3808/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at NAPARA Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000621/2023-2024</t>
+  </si>
+  <si>
+    <t>3408/MURD</t>
+  </si>
+  <si>
+    <t>02/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>TAPAN DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000268/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/11</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...47 lines deleted...]
-    <t>TAPAN DAS</t>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well, 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KADOA Zone -II &amp; NAPARA Water Supply Scheme at Head Work Site under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>1754/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>21/08/2025</t>
   </si>
   <si>
     <t>RTOR000383/2023-2024</t>
   </si>
   <si>
     <t>495/MURD/14</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT NAPARA PH-II</t>
   </si>
   <si>
     <t>BILL/00221/2024-2025</t>
   </si>
   <si>
     <t>60/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...76 lines deleted...]
-    <t>21/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,572 +830,572 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.61</v>
+        <v>23.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>20.86</v>
+        <v>253.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.05</v>
+        <v>4.75</v>
       </c>
       <c r="R4" s="4">
-        <v>57.78</v>
+        <v>1.87</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>9.28</v>
+        <v>241.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.95</v>
+        <v>122.24</v>
       </c>
       <c r="R5" s="4">
-        <v>85.69</v>
+        <v>50.53</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>5.03</v>
+        <v>20.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>57.78</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>11.52</v>
+        <v>9.28</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.69</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>23.56</v>
+        <v>22.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>241.91</v>
+        <v>11.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>122.24</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>50.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>253.25</v>
+        <v>5.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.75</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>1.87</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>11.79</v>
+        <v>11.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>599.82</v>