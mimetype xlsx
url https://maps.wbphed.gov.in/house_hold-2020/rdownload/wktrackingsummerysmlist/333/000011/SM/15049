--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,156 +92,156 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Samserganj</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>GHORAMARA PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/15049</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of GHORAMARA PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission, Samserganj Block of Murshidabad District under Jangipur Sub-Division, Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000733/2022-2023</t>
+  </si>
+  <si>
+    <t>375/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>PRODEEP KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I II &amp; III under GHORAMARA ground water based water supply scheme under Block_ Samserganj Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>1929/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHORAMARA Water Supply Scheme at Head Work Site, 2nd Site site at Samserganj Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER,JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000619/2023-2024</t>
+  </si>
+  <si>
+    <t>3394/MURD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>TAPAN DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000270/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/14</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...91 lines deleted...]
-    <t>RADIANT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,361 +770,361 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.54</v>
+        <v>253.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>295.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>31.23</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
         <v>18.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.11</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>253.25</v>
+        <v>14.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>613.07</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>19.64</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>