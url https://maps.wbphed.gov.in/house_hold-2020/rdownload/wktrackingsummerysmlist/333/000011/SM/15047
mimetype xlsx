--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,87 +191,90 @@
   <si>
     <t>Installation of dual power based(Solar &amp; electric) stand alone community purification plant(CWPP) FOR BALANCE 18 UNCOVERED habitations WHERE ARSENIC CONCENTRATION IS .01 TO .015 in the left out Arsenic affected habitations in the different block under Murshidabad Division P.H.E. Dte. at Murshidabad District. HABITATION-MAHENDRAPUR(4UNITS), VILLAGE-MAHENDRAPUR, BLOCK-SUTI-II</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>Junior Engineer 3,JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/001629/2021-2022</t>
   </si>
   <si>
     <t>459/MURD</t>
   </si>
   <si>
     <t>21/02/2022</t>
   </si>
   <si>
     <t>07/04/2022</t>
   </si>
   <si>
     <t>ULTRA CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Formal work order for MAHENDRAPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room , Laying Distribution System, Rising Main, boundary wall and service road , under Jal Jivan Mission of Suti-II Block, Murshidabad District under Jangipur Sub Division, Murshidabad Division ,PHE.Dte.</t>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
-    <t>ORD/000857/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3001/MURD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MAHENDRAPUR Water Supply Scheme at Head Work Site, 2nd Site site at Suti- II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>3389/MURD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>TAPAN DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1180,154 +1183,154 @@
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>359.8</v>
+        <v>253.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>24.99</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>6.94</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>253.25</v>
+        <v>18.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>5.18</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>739.48</v>
+        <v>398.24</v>
       </c>
       <c r="P11" s="8">
-        <v>30.17</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>4.08</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>