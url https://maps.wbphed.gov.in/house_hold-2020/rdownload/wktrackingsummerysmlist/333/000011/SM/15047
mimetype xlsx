--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,75 +167,54 @@
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW CONNECTION AT MAHENDRAPUR PH-II</t>
   </si>
   <si>
     <t>BILL/01246/2024-2025</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT MAHENDARPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00618/2024-2025</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
-    <t>Installation of dual power based(Solar &amp; electric) stand alone community purification plant(CWPP) FOR BALANCE 18 UNCOVERED habitations WHERE ARSENIC CONCENTRATION IS .01 TO .015 in the left out Arsenic affected habitations in the different block under Murshidabad Division P.H.E. Dte. at Murshidabad District. HABITATION-MAHENDRAPUR(4UNITS), VILLAGE-MAHENDRAPUR, BLOCK-SUTI-II</t>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
-  </si>
-[...19 lines deleted...]
-    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3001/MURD</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MAHENDRAPUR Water Supply Scheme at Head Work Site, 2nd Site site at Suti- II Block under Murshidabad Division, P.H. Engineering Dte</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
   </si>
@@ -663,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1120,60 +1099,60 @@
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>51.83</v>
+        <v>253.25</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
@@ -1183,167 +1162,104 @@
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>253.25</v>
+        <v>18.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>44.97</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>346.41</v>
+      </c>
+      <c r="P10" s="8">
+        <v>13.53</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>3.91</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>