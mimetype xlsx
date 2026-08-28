--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,180 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Suti-II</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>MAHENDRAPUR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/15047</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Installation of dual power based(Solar &amp; electric) stand alone community purification plant(CWPP) FOR BALANCE 18 UNCOVERED habitations WHERE ARSENIC CONCENTRATION IS .01 TO .015 in the left out Arsenic affected habitations in the different block under Murshidabad Division P.H.E. Dte. at Murshidabad District. HABITATION-MAHENDRAPUR(4UNITS), VILLAGE-MAHENDRAPUR, BLOCK-SUTI-II</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/001629/2021-2022</t>
+  </si>
+  <si>
+    <t>459/MURD</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for drinking water supply scheme to facilitate 63 Nos (List Enclosed) Uncovered mouzas of Jangipur Sub-Division [Raghunathganj-I, Raghunathganj-II, Suti-I, Suti-II, Farakka, Samserganj Block] which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Murshidabad Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000578/2022-2023</t>
+  </si>
+  <si>
+    <t>3001/MURD</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>26/12/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Formal work order for MAHENDRAPUR PWSS to accommodate FHTC, OHR, Pump House Cum Chlorine Room , Laying Distribution System, Rising Main, boundary wall and service road , under Jal Jivan Mission of Suti-II Block, Murshidabad District under Jangipur Sub Division, Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6,Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000857/2022-2023</t>
+  </si>
+  <si>
+    <t>802/MURD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>C.X. CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>MAHENDRAPUR PIPED WATER SUPPLY SCHEME.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under MAHENDRAPUR ground water based water supply scheme under Block_ Suti-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000692/2023-2024</t>
   </si>
   <si>
     <t>3811/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>B. T. PROJECTS PVT. LTD.</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
+    <t>Sinking of 02 (Two) Nos of 250mm x 150 mm dia tube well i.e. TW-I, II of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MAHENDRAPUR Water Supply Scheme at Head Work Site, 2nd Site site at Suti- II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>3389/MURD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>TAPAN DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000291/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/33</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>NEW CONNECTION AT MAHENDRAPUR PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01246/2024-2025</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT MAHENDARPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00631/2024-2025</t>
   </si>
   <si>
     <t>187/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...8 lines deleted...]
-    <t>13/12/2024</t>
+    <t>BILL/01252/2024-2025</t>
+  </si>
+  <si>
+    <t>337/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT MAHENDARPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00618/2024-2025</t>
   </si>
   <si>
     <t>02/08/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>TAPAN DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -804,462 +855,647 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>34.2</v>
+        <v>51.83</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>27.6</v>
+        <v>253.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.83</v>
+        <v>359.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>52</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>5.13</v>
+        <v>34.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>59</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>60</v>
+      </c>
       <c r="M7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P7" s="4">
+        <v>18.56</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="R7" s="4">
+        <v>44.97</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>253.25</v>
+        <v>27.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.18</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.05</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>18.56</v>
+        <v>5.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.35</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>44.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.13</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.83</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>763.17</v>
+      </c>
+      <c r="P13" s="8">
+        <v>38.51</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>5.05</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>