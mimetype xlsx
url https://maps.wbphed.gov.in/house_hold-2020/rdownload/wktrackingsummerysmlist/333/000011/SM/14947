--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,74 @@
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S NIRAPADA BHATTACHARJEE</t>
   </si>
   <si>
     <t>Sinking of 02(Two) Nos 250mm x 150 mm dia tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MOLLA PWSS at Head Work Site &amp; 2nd Tube Well Site in Kandi Block under Kandi Sub-Division, Murshidabad Division,P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Estimating Section</t>
   </si>
   <si>
     <t>ORD/000742/2022-2023</t>
   </si>
   <si>
     <t>381/MURD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1115,87 +1139,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>16.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>499.7</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>