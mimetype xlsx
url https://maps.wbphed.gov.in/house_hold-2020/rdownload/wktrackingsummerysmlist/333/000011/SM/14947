--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1062,54 +1062,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>322.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="S7" s="4">
         <v>5</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1125,54 +1125,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>16.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.39</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1188,88 +1188,88 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>499.7</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>35.27</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>7.06</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>