--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,183 +92,183 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>MOLLA PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/14947</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal Work Order For Construction of 150 Cum OHR, Pump House at Head Work Site &amp; 2nd Tube well site , Laying Distribution System, Rising Main, FHTC, Boundary wall of MOLLA PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. ( Scheme ID -PH222362345S000) [(i)Amount for LDS , R.Main &amp; FHTC: Rs.1,98,91,791.00 &amp; (ii) Amount for OHR, Boundwary Wall &amp; Pump House : Rs. 1,23,31,559.00]</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER ESTIMATING SECTION</t>
+  </si>
+  <si>
+    <t>ORD/000749/2022-2023</t>
+  </si>
+  <si>
+    <t>415/MURD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S NIRAPADA BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under MOLLA ground water based water supply scheme under Block_ Kandi, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000101/2023-2024</t>
+  </si>
+  <si>
+    <t>1891/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE (SILIGURI)</t>
+  </si>
+  <si>
+    <t>Sinking of 02(Two) Nos 250mm x 150 mm dia tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at MOLLA PWSS at Head Work Site &amp; 2nd Tube Well Site in Kandi Block under Kandi Sub-Division, Murshidabad Division,P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Estimating Section</t>
+  </si>
+  <si>
+    <t>ORD/000742/2022-2023</t>
+  </si>
+  <si>
+    <t>381/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/42</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...23 lines deleted...]
-    <t>S.P. ENTERPRISE (SILIGURI)</t>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>AT MOLLA PH2 ID 304252910</t>
   </si>
   <si>
     <t>BILL/01468/2023-2024</t>
   </si>
   <si>
     <t>359/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>AT MOLLA PH 1 ID 304252903</t>
   </si>
   <si>
     <t>BILL/01466/2023-2024</t>
   </si>
   <si>
     <t>358/WBSEDCL-JJM</t>
-  </si>
-[...67 lines deleted...]
-    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,448 +797,448 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>32.6</v>
+        <v>322.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>23.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>5.41</v>
+        <v>16.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.39</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.88</v>
+        <v>32.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>322.07</v>
+        <v>95.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.96</v>
+        <v>3.79</v>
       </c>
       <c r="R7" s="4">
-        <v>4.95</v>
+        <v>3.97</v>
       </c>
       <c r="S7" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>16.81</v>
+        <v>5.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.53</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.39</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>95.53</v>
+        <v>3.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.79</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>3.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>499.7</v>