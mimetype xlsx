--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -152,51 +152,51 @@
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/23</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Providing FHTC Connection to 650 nos household , Repairing &amp; Vertical Extention of Boundary Wall ,Construction of 1 (one) no Toilet Block with sanitary and Water Supply Arrangement &amp; Pump House repairing &amp; Overhauling of R.C.C. elevated reservoir 250 Cum capacity of staging height 20 mtr. (Shaft wall ) for Augmentation work of Basudebpur (Zone-I) PWSS in Samsherganj Block under Murshidabad Division ,PHE.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000787/2022-2023</t>
   </si>
   <si>
     <t>541/MURD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
-    <t>15/03/2025</t>
+    <t>10/03/2026</t>
   </si>
   <si>
     <t>MOLLA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Distribution System for Augmentation work of Basudebpur(Zone-I) PWSS in Samsherganj Block under Murshidabad Division ,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000893/2022-2023</t>
   </si>
   <si>
     <t>902/MURD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
@@ -850,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>81.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.36</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>9.04</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1025,54 +1025,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>49.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.23</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.46</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1086,54 +1086,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>112.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>36.69</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1330,88 +1330,88 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>22.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.61</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>64.2</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21684.75</v>
       </c>
       <c r="P12" s="8">
-        <v>77.34</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.36</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>