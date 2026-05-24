--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,81 +170,54 @@
   <si>
     <t>541/MURD</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>MOLLA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Distribution System for Augmentation work of Basudebpur(Zone-I) PWSS in Samsherganj Block under Murshidabad Division ,PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000893/2022-2023</t>
   </si>
   <si>
     <t>902/MURD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>18/03/2025</t>
+    <t>13/03/2026</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Balance work of Laying of UPVC Pipe , Construction of approach road , Modification of R.C.C. Elevated Reservoir and Pump House, Boundary wall, for Augmentation of Basudevpur (Zone-I) Water Supply Scheme in Suti-I Block of Jangipur Sub Division under Murshidabad Division, P.H.E. Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000242/2024-2025</t>
   </si>
   <si>
     <t>191/MURD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for BASUDEBPUR Zone ¿I Ground Based Water Supply Scheme in Samserganj Block under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>986/MURD</t>
   </si>
@@ -687,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -850,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>81.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>9.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1025,54 +998,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>49.98</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.46</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1086,345 +1059,284 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>112.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>41.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>36.69</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>40.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>40.58</v>
+        <v>23.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>23.01</v>
+        <v>22.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.61</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>64.2</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>344.99</v>
+      </c>
+      <c r="P11" s="8">
+        <v>77.34</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>22.42</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>