--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,77 @@
     <t>01/07/2025</t>
   </si>
   <si>
     <t>J.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Basudevpur Halt Station to Dhulianganga Station (TP NO 235/2 &amp; 235/3) at Basudevpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Basudevpur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2</t>
   </si>
   <si>
     <t>ORD/000426/2021-2022</t>
   </si>
   <si>
     <t>2483/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1256,87 +1283,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>22.75</v>
       </c>
       <c r="Q10" s="4">
         <v>14.61</v>
       </c>
       <c r="R10" s="4">
         <v>64.2</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21684.75</v>
+      </c>
+      <c r="P12" s="8">
+        <v>77.34</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.36</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>