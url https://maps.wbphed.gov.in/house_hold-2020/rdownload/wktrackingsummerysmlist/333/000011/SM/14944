--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Augmentation of Basudevpur Zone-I Piped Water Supply Scheme Block - Samserganj District - Murshidabad.</t>
   </si>
   <si>
     <t>SM/14944</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Basudevpur Halt Station to Dhulianganga Station (TP NO 235/2 &amp; 235/3) at Basudevpur mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Basudevpur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000426/2021-2022</t>
+  </si>
+  <si>
+    <t>2483/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 10(Ten) Nos existing commissioned PWSS of Jangipur Sub-Division under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...1 lines deleted...]
-  <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/001472/2021-2022</t>
   </si>
   <si>
     <t>287/MURD</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>STEELCONC AND ASSOCIATES</t>
   </si>
   <si>
+    <t>Providing FHTC Connection to 650 nos household , Repairing &amp; Vertical Extention of Boundary Wall ,Construction of 1 (one) no Toilet Block with sanitary and Water Supply Arrangement &amp; Pump House repairing &amp; Overhauling of R.C.C. elevated reservoir 250 Cum capacity of staging height 20 mtr. (Shaft wall ) for Augmentation work of Basudebpur (Zone-I) PWSS in Samsherganj Block under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000787/2022-2023</t>
+  </si>
+  <si>
+    <t>541/MURD</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>MOLLA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System for Augmentation work of Basudebpur(Zone-I) PWSS in Samsherganj Block under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000893/2022-2023</t>
+  </si>
+  <si>
+    <t>902/MURD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000143/2023-2024</t>
   </si>
   <si>
     <t>1167/MURD/47</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/23</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>Providing FHTC Connection to 650 nos household , Repairing &amp; Vertical Extention of Boundary Wall ,Construction of 1 (one) no Toilet Block with sanitary and Water Supply Arrangement &amp; Pump House repairing &amp; Overhauling of R.C.C. elevated reservoir 250 Cum capacity of staging height 20 mtr. (Shaft wall ) for Augmentation work of Basudebpur (Zone-I) PWSS in Samsherganj Block under Murshidabad Division ,PHE.Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Balance work of Laying of UPVC Pipe , Construction of approach road , Modification of R.C.C. Elevated Reservoir and Pump House, Boundary wall, for Augmentation of Basudevpur (Zone-I) Water Supply Scheme in Suti-I Block of Jangipur Sub Division under Murshidabad Division, P.H.E. Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000242/2024-2025</t>
   </si>
   <si>
     <t>191/MURD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for BASUDEBPUR Zone ¿I Ground Based Water Supply Scheme in Samserganj Block under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>986/MURD</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>J.S. CONSTRUCTION</t>
-  </si>
-[...46 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,571 +847,571 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>81.43</v>
+        <v>22.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.36</v>
+        <v>14.61</v>
       </c>
       <c r="R3" s="4">
-        <v>9.04</v>
+        <v>64.2</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>11.06</v>
+        <v>81.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.02</v>
+        <v>49.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>28.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>49.98</v>
+        <v>112.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.23</v>
+        <v>41.15</v>
       </c>
       <c r="R6" s="4">
-        <v>28.46</v>
+        <v>36.69</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>112.15</v>
+        <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>36.69</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>40.58</v>
+        <v>11.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>23.01</v>
+        <v>4.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
-        <v>22.75</v>
+        <v>40.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.61</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.2</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>23.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21684.75</v>
       </c>
       <c r="P12" s="8">
-        <v>77.34</v>
+        <v>73.66</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>