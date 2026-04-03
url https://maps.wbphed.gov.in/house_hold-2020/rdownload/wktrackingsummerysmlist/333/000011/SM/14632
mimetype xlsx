--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,74 @@
     <t>1076/MURD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work Augmentation/Augmentation with Retrofitting in connection with the Functional House Hold TapConnection of 29(Twenty Nine) nos existing commisioned PWSS Kandi, Burwan, Khargram, Bharatpur-I &amp; II Block of Kandi Sub-Division under Murshidabad Division P.H.E. Dte. Name of Schemes-Bahara, Mahalandi Zone-I, Zone-II, Bhalkundi Zone-I, Zone-II, Zone-III, Bele,Nagar Zone-I, Zone-II, Bharatpur Zone-I(A), Zone-I(B), Zone-II(A), Zone-II(B), Dakshinkanda Zone-IA, Zone-IB, Zone-II, Kagram,Tenya Zone-I, Zone-II, Zone-III, Salar Zone-IA, Zone-IB, Zone-IIA, Zone-IIB, Panchthupi Zone-I, Zone-II, Zone-III, Burwan Zone-I, Zone-II Water Supply Schemes of Kandi Sub- Division under Murshidabad Division.</t>
   </si>
   <si>
     <t>ORD/000396/2023-2024</t>
   </si>
   <si>
     <t>2789/MURD</t>
   </si>
   <si>
     <t>04/09/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -805,54 +829,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.33</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>5.97</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -980,54 +1004,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>34.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>25.21</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>74.09</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1041,54 +1065,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>10.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.65</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>90.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1102,54 +1126,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>270.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>66.42</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1177,87 +1201,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>74.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>608.16</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>