--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,77 +132,50 @@
     <t>04/04/2022</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000060/2022-2023</t>
   </si>
   <si>
     <t>1936/MURD/1</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000315/2023-2024</t>
   </si>
   <si>
     <t>1936/MURD/2</t>
-  </si>
-[...25 lines deleted...]
-    <t>ASSOCIATED ELECTRICAL CO.</t>
   </si>
   <si>
     <t>Sinking of 01 (One) No. of 300 mm x 200 mm dia tube well i.e. TW-III of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bele &amp; adjoining mouzas Water Supply Scheme at 3rd work site at K h a r g r a m Block under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>1107/MURD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
   </si>
   <si>
     <t>Laying Distribution System, Rising Main Connection, FHTC, Repairing of Existing OHR, Pump House, Construction of New Boundary Wall for Augmentation of BELE Ground water based Piped water supply scheme in Khargram Block under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000027/2023-2024</t>
   </si>
@@ -666,62 +639,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -829,54 +802,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>89.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.97</v>
       </c>
       <c r="S3" s="4">
         <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -965,384 +938,323 @@
         <v>2.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>34.03</v>
+        <v>10.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.38</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>10.68</v>
+        <v>270.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>66.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.51</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>270.95</v>
+        <v>74.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>74.87</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>574.13</v>
+      </c>
+      <c r="P10" s="8">
+        <v>86.3</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>15.03</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>