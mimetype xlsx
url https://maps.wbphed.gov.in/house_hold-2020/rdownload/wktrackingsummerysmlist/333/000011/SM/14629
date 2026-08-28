--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED MAHESAIL ZONE-II PWSS SUTI-II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION, PHE DTE</t>
   </si>
   <si>
     <t>SM/14629</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing FHTC to 754 nos. household, Rising Main, Repairing Vertical extension of Boundary wall and repairing of Pump House and overhauling of R.C.C. elevated reservoir 450 Cum capacity of staging height 20 mtr. (Shaft wall) for Augmentation work of Mahesail (Zone-II) PWSS in Suti-II Block under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2,Junior Engineer 3</t>
+  </si>
+  <si>
+    <t>ORD/000802/2022-2023</t>
+  </si>
+  <si>
+    <t>564/MURD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,ZONE-II under MAHESAIL ground water based water supply scheme under Block_ SUTI-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000698/2023-2024</t>
+  </si>
+  <si>
+    <t>4315/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>BHAGIRATHI JUTE AND HOLDINGS PVT LTD</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying of Distribution System for Augmentation work of Mahesail (Zone-II) PWSS in Suti-II Block under Murshidabad Division,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000860/2022-2023</t>
+  </si>
+  <si>
+    <t>806/MURD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>18/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. BIMALENDU BOSE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000200/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/27</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...70 lines deleted...]
-    <t>M/S. BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,292 +744,292 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>26.32</v>
+        <v>63.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>58.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>63.88</v>
+        <v>22.93</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>22.93</v>
+        <v>190.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>186.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>190.73</v>
+        <v>26.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>303.86</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>245.37</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>80.75</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>