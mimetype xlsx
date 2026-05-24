--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,71 @@
     <t>484/MURD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AJAY MONDAL</t>
   </si>
   <si>
     <t>Laying Distribution System (PART-B), Construction Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) &amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) for Uncoveded BATI PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.for [ (i) Amount for Laying Distribution System: Rs.72,79,775.00 &amp; (ii) Amount for Pump House: Rs. 10,55,058.00]</t>
   </si>
   <si>
     <t>ORD/000720/2022-2023</t>
   </si>
   <si>
     <t>121/MURD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. GOURI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2635/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SABSAMAY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -980,54 +1001,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>21.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.25</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.62</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1397,54 +1418,54 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>289.48</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>74.39</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>25.7</v>
       </c>
       <c r="S12" s="4">
         <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1460,101 +1481,164 @@
       <c r="I13" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>84.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>72.71</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.4</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>9.85</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>80</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>547.54</v>
+      </c>
+      <c r="P15" s="8">
+        <v>158.35</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>28.92</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>