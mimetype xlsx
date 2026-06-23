--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,59 @@
     <t>30/04/2025</t>
   </si>
   <si>
     <t>M/S. GOURI ENTERPRISE</t>
   </si>
   <si>
     <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000133/2024-2025</t>
   </si>
   <si>
     <t>2635/MURD</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SABSAMAY</t>
+  </si>
+  <si>
+    <t>BILL/01127/2024-2025</t>
+  </si>
+  <si>
+    <t>273/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1558,87 +1567,146 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>9.85</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>548.1</v>
+      </c>
+      <c r="P16" s="8">
+        <v>158.35</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>28.89</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>