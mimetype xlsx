--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,249 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>BATI AND IT'S ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/14496</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Retrofitting Functional Household Tap Connection (FHTC) under Jal Jeevan Mission for command area of Uncovered BATI Water Supply Scheme of Kandi Sub Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000706/2022-2023</t>
+  </si>
+  <si>
+    <t>120/MURD</t>
+  </si>
+  <si>
+    <t>13/01/2023</t>
+  </si>
+  <si>
+    <t>12/02/2023</t>
+  </si>
+  <si>
+    <t>DEBASIS BOSE</t>
+  </si>
+  <si>
+    <t>Formal Work Order for construction of 200 Cum OHR,,Laying Distribution System (PART-A),Rising Main Connection, Boundwary Wall, for Uncovered of BATI PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division , PHE.Dte. [(i)Amount for LDS , R.Main: Rs.1,64,06,836.00 &amp; (ii) Amount for OHR &amp; B. Wall : Rs. 1,25,46,499.00]</t>
+  </si>
+  <si>
+    <t>ORD/000766/2022-2023</t>
+  </si>
+  <si>
+    <t>484/MURD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>AJAY MONDAL</t>
+  </si>
+  <si>
+    <t>Laying Distribution System (PART-B), Construction Pump House cum Chlorine Room (5.90m x 4.1m with sanitary and Water Supply Arrangement) &amp; Pump House (4.10m x 3.5m without sanitary and Water Supply Arrangement) for Uncoveded BATI PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.for [ (i) Amount for Laying Distribution System: Rs.72,79,775.00 &amp; (ii) Amount for Pump House: Rs. 10,55,058.00]</t>
+  </si>
+  <si>
+    <t>ORD/000720/2022-2023</t>
+  </si>
+  <si>
+    <t>121/MURD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. GOURI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bati &amp; adjoining mouzas Water Supply Scheme at Head Work Site &amp; 2nd Site at K a n d i Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1216/MURD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under BATI ground water based water supply scheme under Block_ KANDI Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000668/2023-2024</t>
+  </si>
+  <si>
+    <t>4292/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE ( MANGO LANE)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/33</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Retrofitting Functional Household Tap Connection (FHTC) under Jal Jeevan Mission for command area of Uncovered BATI Water Supply Scheme of Kandi Sub Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad.</t>
-[...65 lines deleted...]
-    <t>DAS ENTERPRISE ( MANGO LANE)</t>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Kandi Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte. Board=(89 Nos.)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>2635/MURD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SABSAMAY</t>
   </si>
   <si>
     <t>RTOR000368/2023-2024</t>
   </si>
   <si>
     <t>MURD/439/12</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
+    <t>SHIFTING OF A PART OF EXISTING HTOH LINE AT BATI PWSS ID860318411</t>
+  </si>
+  <si>
+    <t>BILL/01127/2024-2025</t>
+  </si>
+  <si>
+    <t>273/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>new service connection at BATI PH1 ID304200864,Application no.3004504556</t>
   </si>
   <si>
     <t>BILL/01145/2023-2024</t>
   </si>
   <si>
     <t>219/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION AT BATI PH 2 CID 304252900</t>
   </si>
   <si>
     <t>BILL/01492/2023-2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>AT BATI PH 2 ID 304252900</t>
   </si>
   <si>
     <t>BILL/01467/2023-2024</t>
   </si>
   <si>
     <t>376/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>SHIFTING OF A PART OF EXISTING HTOH LINE AT BATI PWSS ID860318411</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/01113/2024-2025</t>
   </si>
   <si>
     <t>25/11/2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>28/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,794 +863,794 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>24.92</v>
+        <v>71.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>71.38</v>
+        <v>289.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>74.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>25.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>21.38</v>
+        <v>84.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>11.25</v>
+        <v>72.71</v>
       </c>
       <c r="R5" s="4">
-        <v>52.62</v>
+        <v>86.4</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>22.1</v>
+        <v>21.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52.62</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>8.91</v>
+        <v>22.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>8.77</v>
+        <v>24.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>3.01</v>
+        <v>9.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>3.01</v>
+        <v>8.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>0.57</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>289.48</v>
+        <v>8.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>74.39</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>25.7</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>84.16</v>
+        <v>3.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>72.71</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>86.4</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="P14" s="4">
-        <v>9.85</v>
+        <v>3.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
         <v>0.57</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>