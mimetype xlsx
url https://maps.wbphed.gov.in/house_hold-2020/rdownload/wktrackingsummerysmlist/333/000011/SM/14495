--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,207 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Khargram</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AMJUA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/14495</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for Laying Distribution System (PART-B), FHTC (PART-B), Boundary wall for Uncovered of AMJUA PWSS at UTTAR GANGARAMPUR ( Village Code-315100) , SADAL ( Village Code-315101) , BHAT KANDA ( Village Code-315102) in Khargram Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. [(i)Amount for LDS &amp; FHTC: Rs.2,54,73,199.00 &amp; (ii) Amount for Boundwary Wall: Rs. 31,33,915.00]</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000759/2022-2023</t>
+  </si>
+  <si>
+    <t>453/MURD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>04/10/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying Distribution System (PART-C), FHTC (PART-C), for Uncovered of AMJUA PWSS at AMJUA ( Village Code-315107) , CHURIGRAM ( Village Code-315108) , DURGARAMPUR ( Village Code-315109) in Khargram Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000730/2022-2023</t>
+  </si>
+  <si>
+    <t>339/MURD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>09/05/2023</t>
+  </si>
+  <si>
+    <t>DEBIPROSAD DE (PROP:- SOMNATH DEY)</t>
+  </si>
+  <si>
+    <t>Formal work order for Construction of 400 Cum OHR, Pump House at Head Work Site &amp; 2nd Tube well site , Laying Distribution System (PART-A), Rising Main, FHTC (PART-A), for Uncovered of AMJUA PWSS at RAHIGRAM Village in Khargram Block, Kandi Sub-Division under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000748/2022-2023</t>
+  </si>
+  <si>
+    <t>414/MURD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under AMJUA ground water based water supply scheme under Block_ Khargram Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>3787/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>15/06/2028</t>
+  </si>
+  <si>
+    <t>KASHINATH PAL &amp; CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 02(Two) Nos 250mm x 150 mm dia Replacement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at AMJUA PWSS at Head Work Site &amp; 2nd Tube Well Site in Khargram Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000657/2022-2023</t>
+  </si>
+  <si>
+    <t>380/MURD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/35</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for Laying Distribution System (PART-C), FHTC (PART-C), for Uncovered of AMJUA PWSS at AMJUA ( Village Code-315107) , CHURIGRAM ( Village Code-315108) , DURGARAMPUR ( Village Code-315109) in Khargram Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
-    <t>Sinking of 02(Two) Nos 250mm x 150 mm dia Replacement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at AMJUA PWSS at Head Work Site &amp; 2nd Tube Well Site in Khargram Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>NEW SERVICE CONNECTION AT AMJUA PH1 ID 304158525</t>
   </si>
   <si>
     <t>BILL/01129/2023-2024</t>
   </si>
   <si>
     <t>220/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...58 lines deleted...]
-    <t>KASHINATH PAL &amp; CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,546 +821,546 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.05</v>
+        <v>285.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>146.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>77.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.06</v>
       </c>
       <c r="S4" s="4">
         <v>34</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>97.48</v>
+        <v>306.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>68.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>22.42</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>16.81</v>
+        <v>24.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>8.29</v>
+        <v>16.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.75</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>285.93</v>
+        <v>21.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>306.3</v>
+        <v>97.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>24.35</v>
+        <v>8.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>906.53</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>191.49</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>21.12</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>