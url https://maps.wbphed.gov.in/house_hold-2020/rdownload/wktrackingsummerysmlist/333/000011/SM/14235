--- v0 (2026-01-12)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,74 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal work order for the work of MARURA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.( Scheme ID -PH222362239S000)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
   </si>
   <si>
     <t>ORD/000714/2022-2023</t>
   </si>
   <si>
     <t>93/MURD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -889,87 +913,150 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>815.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>1024.66</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>