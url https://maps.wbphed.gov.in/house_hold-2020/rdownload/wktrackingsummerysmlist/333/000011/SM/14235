--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -962,88 +962,88 @@
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>95.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>1024.66</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>