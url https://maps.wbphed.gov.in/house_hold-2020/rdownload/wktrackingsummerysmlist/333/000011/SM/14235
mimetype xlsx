--- v2 (2026-05-24)
+++ v3 (2026-08-29)
@@ -80,126 +80,126 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>MARURA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/14235</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of MARURA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.( Scheme ID -PH222362239S000)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000714/2022-2023</t>
+  </si>
+  <si>
+    <t>93/MURD</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>MARURA AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under MARURA ground water based water supply scheme under Block_ Kandi Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000100/2023-2024</t>
   </si>
   <si>
     <t>3789/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>A.G. ENTERPRISE</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>1043/MURD/10</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -774,200 +774,200 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>36.83</v>
+        <v>815.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>76.92</v>
+        <v>36.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>815.38</v>
+        <v>76.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>52</v>
       </c>