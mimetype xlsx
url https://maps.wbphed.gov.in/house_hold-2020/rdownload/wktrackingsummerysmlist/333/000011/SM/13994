--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -102,77 +102,50 @@
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PRASADPUR ZONE-I PWSS IN SUTI - II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
   </si>
   <si>
     <t>SM/13994</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000202/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/28</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Providing FHTC to 1034 no household, Laying Distribution System, Vertical extension of Boundary wall and repairing Pump House and Overhauling of R.C.C. elevated reservoir 350 Cum capacity of staging height 20 mtr. (Shaft wall) for Augmentation work of Prosadpur (Zone-I) PWSS under Murshidabad Division,PHE.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000886/2022-2023</t>
   </si>
   <si>
     <t>905/MURD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE( PROP: SANDIP SAHA)</t>
   </si>
@@ -681,62 +654,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -862,506 +835,445 @@
         <v>1.51</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>20.82</v>
+        <v>139.2</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>139.2</v>
+        <v>84.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>84.13</v>
+        <v>36.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>36.51</v>
+        <v>19.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>19.61</v>
+        <v>20.38</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>20.38</v>
+        <v>73.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>375.31</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>