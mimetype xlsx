--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -874,54 +874,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>139.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.5</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -935,54 +935,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>84.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.61</v>
       </c>
       <c r="S5" s="4">
         <v>41</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1118,54 +1118,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>20.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>76.94</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1179,88 +1179,88 @@
       <c r="I9" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>73.97</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.22</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>375.31</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>105.29</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>28.06</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>