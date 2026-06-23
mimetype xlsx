--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,77 @@
     <t>15/10/2021</t>
   </si>
   <si>
     <t>DECON INDIA</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000126/2022-2023</t>
   </si>
   <si>
     <t>1215/MURD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,Zone-I under PRASADPUR ground water based water supply scheme under Block_ SUTI-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1931/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,62 +681,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -1193,87 +1220,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>73.97</v>
       </c>
       <c r="Q9" s="4">
         <v>3.86</v>
       </c>
       <c r="R9" s="4">
         <v>5.22</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>20.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>16.6</v>
+      </c>
+      <c r="R10" s="4">
+        <v>79.73</v>
+      </c>
+      <c r="S10" s="4">
+        <v>15</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>396.13</v>
+      </c>
+      <c r="P11" s="8">
+        <v>121.89</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>30.77</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>