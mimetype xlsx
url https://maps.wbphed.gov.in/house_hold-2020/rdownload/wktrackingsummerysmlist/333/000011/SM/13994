--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,89 +89,158 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF GROUND WATER BASED PRASADPUR ZONE-I PWSS IN SUTI - II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
   </si>
   <si>
     <t>SM/13994</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Sujnipara Station to Nimtita Station (TP NO 225/3 &amp; 225/4) at Khanpur mouza &amp; Connecting with existing 110 mm dia UPVC distribution main line of Prosadpur ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000425/2021-2022</t>
+  </si>
+  <si>
+    <t>2482/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>DECON INDIA</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>1215/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Providing FHTC to 1034 no household, Laying Distribution System, Vertical extension of Boundary wall and repairing Pump House and Overhauling of R.C.C. elevated reservoir 350 Cum capacity of staging height 20 mtr. (Shaft wall) for Augmentation work of Prosadpur (Zone-I) PWSS under Murshidabad Division,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000886/2022-2023</t>
+  </si>
+  <si>
+    <t>905/MURD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE( PROP: SANDIP SAHA)</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II ,Zone-I under PRASADPUR ground water based water supply scheme under Block_ SUTI-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1931/MEDB</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000202/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/28</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Providing FHTC to 1034 no household, Laying Distribution System, Vertical extension of Boundary wall and repairing Pump House and Overhauling of R.C.C. elevated reservoir 350 Cum capacity of staging height 20 mtr. (Shaft wall) for Augmentation work of Prosadpur (Zone-I) PWSS under Murshidabad Division,PHE.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of Distribution System (Part-A) &amp; FHTC work at Khanpur, Bhairabpur, Khidirpur, Parulia village of PROSADPUR (ZONE-I) Water Supply Scheme of Jangipur Sub Division under Murshidabad Division, P.H.E.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000731/2023-2024</t>
   </si>
   <si>
     <t>18/MURD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>BISWAS ENTERPRISE (PROP. SAMIUL ISLAM))</t>
   </si>
   <si>
     <t>Allied work for Laying of UPVC pipeline, Construction of Culvert and Approach road for PROSADPUR (ZONE-I) Piped Water Supply Scheme in Suti-II Block of Jangipur Sub Division under Murshidabad Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1,Junior Engineer 3</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
@@ -180,119 +249,50 @@
     <t>3213/MURD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 30 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for PRASADPUR ZONE-I Ground Based Water Supply Scheme in Suti-II Block under Murshidabad Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>983/MURD</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>M/S. GHOSH ENTERPRISE (MANAB KR GHOSH)</t>
-  </si>
-[...67 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,505 +819,505 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.51</v>
+        <v>20.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.94</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>139.2</v>
+        <v>73.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>59.16</v>
+        <v>3.86</v>
       </c>
       <c r="R4" s="4">
-        <v>42.5</v>
+        <v>5.22</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>84.13</v>
+        <v>139.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>26.59</v>
+        <v>59.16</v>
       </c>
       <c r="R5" s="4">
-        <v>31.61</v>
+        <v>42.5</v>
       </c>
       <c r="S5" s="4">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>36.51</v>
+        <v>20.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.73</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>19.61</v>
+        <v>1.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>20.38</v>
+        <v>84.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.68</v>
+        <v>26.59</v>
       </c>
       <c r="R8" s="4">
-        <v>76.94</v>
+        <v>31.61</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>73.97</v>
+        <v>36.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.86</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>5.22</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>20.82</v>
+        <v>19.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>79.73</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>396.13</v>