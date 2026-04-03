--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,102 +203,99 @@
   <si>
     <t>M/S NIRAPADA BHATTACHARJEE</t>
   </si>
   <si>
     <t>Formal Work Order for Augmentation of Ground Water Based HAFANIA (ZONE-I) PWSS, Block- SUTI-II, District-Murshidabad, Under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000842/2022-2023</t>
   </si>
   <si>
     <t>745/MURD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>PAROMITA DEB</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Sujnipara Station to Nimtita Station (TP NO 230/6 &amp; 230/7) at Hafania mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Hafania ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000513/2021-2022</t>
   </si>
   <si>
     <t>2481/MURD</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
   </si>
   <si>
     <t>ORD/000126/2022-2023</t>
   </si>
   <si>
     <t>1215/MURD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -709,51 +706,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1082,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>28.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>88.06</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1143,271 +1140,271 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>416.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>188.63</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.34</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>458.7</v>
+        <v>21.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.83</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>1.71</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>21.58</v>
+        <v>73.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>88.33</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>73.97</v>
+        <v>95.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.51</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>4.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>1053.92</v>
+        <v>690.76</v>
       </c>
       <c r="P12" s="8">
-        <v>244.49</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>23.2</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>