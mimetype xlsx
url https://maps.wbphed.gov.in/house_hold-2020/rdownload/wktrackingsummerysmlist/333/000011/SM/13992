--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1079,54 +1079,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>28.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.46</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.06</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1140,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>416.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>188.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.34</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1201,54 +1201,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>21.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>88.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1262,54 +1262,54 @@
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>73.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1323,88 +1323,88 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>95.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>690.76</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>240.51</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>