--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,77 @@
     <t>RADIANT</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1337,87 +1364,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>95.53</v>
       </c>
       <c r="Q11" s="4">
         <v>3.84</v>
       </c>
       <c r="R11" s="4">
         <v>4.02</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>458.7</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>7.83</v>
+      </c>
+      <c r="R12" s="4">
+        <v>1.71</v>
+      </c>
+      <c r="S12" s="4">
+        <v>10</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1149.45</v>
+      </c>
+      <c r="P13" s="8">
+        <v>248.33</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>21.6</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>