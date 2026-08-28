--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,252 +77,252 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED HAFANIA ZONE-I PWSS IN SUTI - II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/13992</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Sujnipara Station to Nimtita Station (TP NO 231/4 &amp; 231/5) on railway land of mouza Hafania &amp; Connecting with existing 160 mm dia uPVC distribution main line of Hafania ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000512/2021-2022</t>
+  </si>
+  <si>
+    <t>2480/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>M/S NIRAPADA BHATTACHARJEE</t>
+  </si>
+  <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Sujnipara Station to Nimtita Station (TP NO 230/6 &amp; 230/7) at Hafania mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Hafania ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000513/2021-2022</t>
+  </si>
+  <si>
+    <t>2481/MURD</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>1215/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Augmentation of Ground Water Based HAFANIA (ZONE-I) PWSS, Block- SUTI-II, District-Murshidabad, Under Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000842/2022-2023</t>
+  </si>
+  <si>
+    <t>745/MURD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PAROMITA DEB</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED HAFANIA ZONE-I PWSS IN SUTI - II BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III ,ZONE-I under HAFANIA ground water based water supply scheme under Block_ Suti-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>1913/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000265/2023-2024</t>
   </si>
   <si>
     <t>1230/MURD/04</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>SHIFTING OF HT LINE AT HAFANIA Z-I</t>
+  </si>
+  <si>
+    <t>BILL/00431/2024-2025</t>
+  </si>
+  <si>
+    <t>146/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>HAFANIA PH-I Z-1</t>
   </si>
   <si>
     <t>BILL/01436/2023-2024</t>
   </si>
   <si>
     <t>339/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>07/02/2024</t>
-  </si>
-[...136 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,597 +871,597 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>33.22</v>
+        <v>28.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.06</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>10.57</v>
+        <v>21.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.33</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.64</v>
+        <v>73.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>4.74</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>7.3</v>
+        <v>416.04</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>188.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.34</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>28.91</v>
+        <v>33.22</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.46</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>88.06</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>416.04</v>
+        <v>10.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>188.63</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.34</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>21.58</v>
+        <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>19.07</v>
+        <v>3.84</v>
       </c>
       <c r="R9" s="4">
-        <v>88.33</v>
+        <v>4.02</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>73.97</v>
+        <v>458.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.51</v>
+        <v>7.83</v>
       </c>
       <c r="R10" s="4">
-        <v>4.74</v>
+        <v>1.71</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>95.53</v>
+        <v>7.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.84</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>4.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>458.7</v>
+        <v>3.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.83</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>1.71</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1149.45</v>