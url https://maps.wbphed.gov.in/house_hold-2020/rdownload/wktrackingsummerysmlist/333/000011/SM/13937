--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -972,54 +972,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>720.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>362.73</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>50.31</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1035,54 +1035,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>26.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.8</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>45.37</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1132,54 +1132,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>843.19</v>
       </c>
       <c r="P9" s="8">
-        <v>374.53</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>44.42</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>