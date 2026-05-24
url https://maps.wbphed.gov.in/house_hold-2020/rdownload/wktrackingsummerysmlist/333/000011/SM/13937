--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,74 +156,50 @@
     <t>193/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Formal work order for the work of KHESAR &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000679/2022-2023</t>
   </si>
   <si>
     <t>38/MURD</t>
   </si>
   <si>
     <t>04/01/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DAS</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S. SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Allied work for KHESAR &amp; adjoining mouzas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jeevan Mission of Murshidabad District under Murshidabad Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/000052/2024-2025</t>
   </si>
   <si>
     <t>1977/MURD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>DAS TRADING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -630,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -972,227 +948,164 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>720.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>362.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.31</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>26.01</v>
+        <v>70.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>817.18</v>
+      </c>
+      <c r="P8" s="8">
+        <v>362.73</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>44.39</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>