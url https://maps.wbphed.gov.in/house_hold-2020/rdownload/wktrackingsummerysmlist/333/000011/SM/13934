--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -134,177 +134,177 @@
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>M/S MANABESH ROY</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2022-2023</t>
   </si>
   <si>
     <t>1278/MURD/16</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Nabadurga &amp; adjoining mouzas Water Supply Scheme at Head Work Site &amp; 2nd Site at B u r w a n Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER_BURWAN BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1217/MURD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000794/2023-2024</t>
+  </si>
+  <si>
+    <t>517/MURD</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>16/04/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT NABADURGA PH-I</t>
+  </si>
+  <si>
+    <t>BILL/01594/2023-2024</t>
+  </si>
+  <si>
+    <t>433/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT NABADURGA PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01593/2023-2024</t>
+  </si>
+  <si>
+    <t>432/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection (FHTC) under Jal Jeevan Mission in the command area of NABADURGA Water Supply Scheme under Murshidabad Division, P.H.E.Dte. (PART-B)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER_BURWAN BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>945/MURD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of NABADURGA PWSS in Burwan Block , under Murshidabad Division ,PHE.Dte. .(PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>1138/MURD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
     <t>Formal Work Order for Construction of 350 Cum OHR, Pump House at Head Work Site &amp; 2nd Tube well site , Boundwary Wall Rising Main Connection, of NABADURGA PWSS in Burwan Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. (PART-A)</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000849/2022-2023</t>
   </si>
   <si>
     <t>782/MURD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>AMAL KUMAR DAS</t>
-  </si>
-[...103 lines deleted...]
-    <t>DHIRENDRANATH MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -977,461 +977,461 @@
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>181.67</v>
+        <v>21.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>43.05</v>
       </c>
       <c r="S5" s="4">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>21.38</v>
+        <v>97.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>97.48</v>
+        <v>3.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.7</v>
+        <v>3.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.72</v>
+        <v>152.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>152.42</v>
+        <v>341.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>119.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>34.98</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>341.13</v>
+        <v>181.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>68.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>37.74</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>855</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>197.1</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>23.05</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>