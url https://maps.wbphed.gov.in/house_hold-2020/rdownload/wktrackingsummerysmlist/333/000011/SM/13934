--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,231 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Burwan</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>NABADURGA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/13934</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal Work Order for Construction of 350 Cum OHR, Pump House at Head Work Site &amp; 2nd Tube well site , Boundwary Wall Rising Main Connection, of NABADURGA PWSS in Burwan Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. (PART-A)</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER_BURWAN BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000849/2022-2023</t>
+  </si>
+  <si>
+    <t>782/MURD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>AMAL KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection (FHTC) under Jal Jeevan Mission in the command area of NABADURGA Water Supply Scheme under Murshidabad Division, P.H.E.Dte. (PART-B)</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>945/MURD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Nabadurga &amp; adjoining mouzas Water Supply Scheme at Head Work Site &amp; 2nd Site at B u r w a n Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3,JUNIOR ENGINEER_BURWAN BLOCK</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1217/MURD</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>02/06/2023</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System of NABADURGA PWSS in Burwan Block , under Murshidabad Division ,PHE.Dte. .(PART-C)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>1138/MURD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DHIRENDRANATH MONDAL</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>NABADURGA AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under NABADURGA ground water based water supply scheme under Block_ BURWAN Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>3851/MEDB</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>M/S MANABESH ROY</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2022-2023</t>
   </si>
   <si>
     <t>1278/MURD/16</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II of 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Nabadurga &amp; adjoining mouzas Water Supply Scheme at Head Work Site &amp; 2nd Site at B u r w a n Block under Murshidabad Division, P.H. Engineering Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>NEW CONNECTION AT NABADURGA PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01593/2023-2024</t>
+  </si>
+  <si>
+    <t>432/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>NEW CONNECTION AT NABADURGA PH-I</t>
   </si>
   <si>
     <t>BILL/01594/2023-2024</t>
   </si>
   <si>
     <t>433/WBSEDCL-JJM</t>
-  </si>
-[...70 lines deleted...]
-    <t>AMAL KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,552 +855,552 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>23.45</v>
+        <v>181.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>68.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>30.04</v>
+        <v>152.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>21.38</v>
       </c>
       <c r="Q5" s="4">
         <v>9.2</v>
       </c>
       <c r="R5" s="4">
         <v>43.05</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>97.48</v>
+        <v>341.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>119.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.98</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.7</v>
+        <v>23.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>3.72</v>
+        <v>30.04</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>152.42</v>
+        <v>97.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>341.13</v>
+        <v>3.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>119.33</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>34.98</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>181.67</v>
+        <v>3.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>68.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>37.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>855</v>