--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,74 @@
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of PUNIA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000692/2022-2023</t>
   </si>
   <si>
     <t>164/MURD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>21/11/2026</t>
   </si>
   <si>
     <t>M/S.TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1099,87 +1123,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>561.45</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>26</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>720.63</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>