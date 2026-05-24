--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -987,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>22.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>64.09</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1109,54 +1109,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>561.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>326.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.08</v>
       </c>
       <c r="S8" s="4">
         <v>26</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1172,88 +1172,88 @@
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>95.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>720.63</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>344.44</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>47.8</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>