--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -170,51 +170,51 @@
   <si>
     <t>BILL/01469/2023-2024</t>
   </si>
   <si>
     <t>363/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Formal work order for construction of 250 Cum OHR , Laying Distribution System (PART-A), Rising Main, FHTC, for Uncovered SANTOSHPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. [ (i) Amount for LDS , R.Main &amp; FHTC: Rs.2,44,40,742.00 &amp; (ii) Amount for OHR: Rs.1,03,92,477.00]</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000764/2022-2023</t>
   </si>
   <si>
     <t>480/MURD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>16/02/2026</t>
   </si>
   <si>
     <t>S.&amp;P. ENTERPRISE</t>
   </si>
   <si>
     <t>Formal work order for Laying Distribution System (PART-B), Construction of Boundary Wall &amp; Pump house for Uncovered SANTOSHPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. [ (i) Amount for Laying Distribution System: Rs.1,54,12,147.00 &amp; (ii) Amount for Boundary Wall &amp; Pump House: Rs. 41,19,886.00]</t>
   </si>
   <si>
     <t>ORD/000727/2022-2023</t>
   </si>
   <si>
     <t>176/MURD</t>
   </si>
   <si>
     <t>18/01/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>MOTI RAHAMAN</t>
   </si>
   <si>
     <t>Sinking of 02(Two) Nos 250mm x 150 mm dia Replacement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SANTOSHPUR PWSS at Head Work Site &amp; 2nd Tube Well Site in Kandi Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
@@ -1102,54 +1102,54 @@
       <c r="I8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>348.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>93.02</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.71</v>
       </c>
       <c r="S8" s="4">
         <v>15</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1228,88 +1228,88 @@
       <c r="I10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>16.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.31</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>628.71</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>106.72</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>16.97</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>