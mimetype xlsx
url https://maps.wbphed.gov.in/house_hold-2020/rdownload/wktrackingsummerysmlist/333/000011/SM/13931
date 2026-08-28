--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,50 +92,110 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Kandi</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>SANTOSHPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13931</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 02(Two) Nos 250mm x 150 mm dia Replacement tube well 100.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at SANTOSHPUR PWSS at Head Work Site &amp; 2nd Tube Well Site in Kandi Block under Kandi Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000658/2022-2023</t>
+  </si>
+  <si>
+    <t>3415/MURD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Formal work order for construction of 250 Cum OHR , Laying Distribution System (PART-A), Rising Main, FHTC, for Uncovered SANTOSHPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. [ (i) Amount for LDS , R.Main &amp; FHTC: Rs.2,44,40,742.00 &amp; (ii) Amount for OHR: Rs.1,03,92,477.00]</t>
+  </si>
+  <si>
+    <t>ORD/000764/2022-2023</t>
+  </si>
+  <si>
+    <t>480/MURD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>S.&amp;P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal work order for Laying Distribution System (PART-B), Construction of Boundary Wall &amp; Pump house for Uncovered SANTOSHPUR PWSS in Kandi Block , Kandi Sub-Division under Murshidabad Division ,PHE.Dte. [ (i) Amount for Laying Distribution System: Rs.1,54,12,147.00 &amp; (ii) Amount for Boundary Wall &amp; Pump House: Rs. 41,19,886.00]</t>
+  </si>
+  <si>
+    <t>ORD/000727/2022-2023</t>
+  </si>
+  <si>
+    <t>176/MURD</t>
+  </si>
+  <si>
+    <t>18/01/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/32</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000317/2023-2024</t>
   </si>
   <si>
     <t>1936/MURD/5</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>RTOR000344/2023-2024</t>
@@ -150,110 +210,50 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>AT SANTOSHPUR PH 1 ID 304252904</t>
   </si>
   <si>
     <t>BILL/01470/2023-2024</t>
   </si>
   <si>
     <t>364/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>SANTOSHPUR PH 2 C ID 304252909</t>
   </si>
   <si>
     <t>BILL/01469/2023-2024</t>
   </si>
   <si>
     <t>363/WBSEDCL-JJM</t>
-  </si>
-[...58 lines deleted...]
-    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -782,503 +782,503 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>23.42</v>
+        <v>16.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>23.42</v>
+        <v>348.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>93.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>26.71</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>195.28</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.7</v>
+        <v>23.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>3.33</v>
+        <v>23.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>348.26</v>
+        <v>13.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>93.02</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>26.71</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>195.28</v>
+        <v>4.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>16.64</v>
+        <v>3.33</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.69</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>82.31</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>628.71</v>