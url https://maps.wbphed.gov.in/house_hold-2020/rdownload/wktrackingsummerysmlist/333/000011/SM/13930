--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,74 @@
     <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT SERPUR PH-II</t>
+  </si>
+  <si>
+    <t>BILL/00148/2025-2026</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION AT SHERPUR PH 1 ID 304367541</t>
+  </si>
+  <si>
+    <t>BILL/01275/2024-2025</t>
+  </si>
+  <si>
+    <t>365/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,70 +636,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -836,54 +860,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>557.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>48.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -899,54 +923,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>23.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.77</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -976,87 +1000,203 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P6" s="4">
         <v>97.48</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="4">
+        <v>5.69</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5.05</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>714.53</v>
+      </c>
+      <c r="P9" s="8">
+        <v>67.14</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>9.4</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>