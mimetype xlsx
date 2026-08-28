--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -92,114 +92,114 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Khargram</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>SERPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/13930</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of SERPUR &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000716/2022-2023</t>
+  </si>
+  <si>
+    <t>78/MURD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under SERPUR ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000155/2023-2024</t>
+  </si>
+  <si>
+    <t>2015/MEDB</t>
+  </si>
+  <si>
+    <t>19/06/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000048/2023-2024</t>
   </si>
   <si>
     <t>1067/MURD/3</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
@@ -776,204 +776,204 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.58</v>
+        <v>557.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>48.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>557.06</v>
+        <v>23.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>48.03</v>
+        <v>19.11</v>
       </c>
       <c r="R4" s="4">
-        <v>8.62</v>
+        <v>80.77</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>23.67</v>
+        <v>25.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.11</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>80.77</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -1010,51 +1010,51 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
@@ -1067,51 +1067,51 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">