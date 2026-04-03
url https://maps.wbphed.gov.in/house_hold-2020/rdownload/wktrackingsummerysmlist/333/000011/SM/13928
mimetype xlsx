--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,86 @@
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Providing FHTC Connection to 573 nos household , Laying of Distribution System (Part_B), Repairing &amp; Vertical Extention of Boundary Wall for Augmentation work of BACHHARA ZONE-I PWSS in Beldanga-II Block under Murshidabad Division , PHE.Dte. (part_B)</t>
   </si>
   <si>
     <t>ORD/000890/2022-2023</t>
   </si>
   <si>
     <t>913/MURD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BACHHRA ZONE ¿ I Water Supply Scheme at Head Work Site, 2nd Site site at Beldanga-II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3193/MURD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -967,54 +1003,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>47.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.29</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>47.1</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1125,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.68</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.83</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1569,101 +1605,223 @@
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
         <v>103.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>91.79</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>88.96</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" s="4">
+        <v>23.56</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P16" s="4">
+        <v>95.53</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>823.21</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>