--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1003,54 +1003,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>47.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.1</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1125,54 +1125,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>97.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1605,54 +1605,54 @@
       <c r="I14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
         <v>103.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>91.79</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>88.96</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1666,54 +1666,54 @@
       <c r="I15" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
         <v>23.56</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>10.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>43.66</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1727,88 +1727,88 @@
       <c r="I16" s="13" t="s">
         <v>108</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P16" s="4">
         <v>95.53</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>823.21</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>133.67</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>16.24</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>