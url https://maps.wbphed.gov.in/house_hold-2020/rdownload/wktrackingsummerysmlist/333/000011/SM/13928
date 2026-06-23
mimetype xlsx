--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,59 @@
     <t>12/10/2023</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>NADIA TUBEWELLS</t>
   </si>
   <si>
     <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1641/MURD</t>
   </si>
   <si>
     <t>29/05/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
+  </si>
+  <si>
+    <t>CONNECTIVITY OF SOLAR PV SYSTEM UNDER NET METERING IN PHE AT BACHHARA PWSS</t>
+  </si>
+  <si>
+    <t>BILL/02149/2025-2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1741,87 +1750,142 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P16" s="4">
         <v>95.53</v>
       </c>
       <c r="Q16" s="4">
         <v>3.62</v>
       </c>
       <c r="R16" s="4">
         <v>3.79</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.22</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>823.44</v>
+      </c>
+      <c r="P18" s="8">
+        <v>133.67</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>16.23</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>