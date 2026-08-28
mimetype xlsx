--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,321 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Murshidabad Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF BACHHRA ZONE-I PIPED WATER SUPPLY SCHEME BLOCK BELDANGA -II DISTRICT MURSHIDABAD.</t>
   </si>
   <si>
     <t>SM/13928</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/001641/2021-2022</t>
+  </si>
+  <si>
+    <t>480/MURD</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>23/04/2022</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
+  </si>
+  <si>
+    <t>Construction of 100 Cum OHR, Laying of Distribution System (part_A), Rising Main , Special repair and renovation of existing 1 (One) Nos PumpHouse and Allied Works, repairing &amp; Overhauling of R.C.C. elevated reservoir 250 Cum capacity for Augmentation work of BACHHRA ZONE-I PWSS in BELDANGA-II Block under Murshidabad Division , PHE.Dte.(part_A)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000138/2023-2024</t>
+  </si>
+  <si>
+    <t>1820/MURD</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Providing FHTC Connection to 573 nos household , Laying of Distribution System (Part_B), Repairing &amp; Vertical Extention of Boundary Wall for Augmentation work of BACHHARA ZONE-I PWSS in Beldanga-II Block under Murshidabad Division , PHE.Dte. (part_B)</t>
+  </si>
+  <si>
+    <t>ORD/000890/2022-2023</t>
+  </si>
+  <si>
+    <t>913/MURD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Nos of 300mm x 200 mm dia tube well i.e. TW-I, II, of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BACHHRA ZONE ¿ I Water Supply Scheme at Head Work Site, 2nd Site site at Beldanga-II Block under Murshidabad Division, P.H. Engineering Dte</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
+  </si>
+  <si>
+    <t>ORD/000551/2023-2024</t>
+  </si>
+  <si>
+    <t>3193/MURD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>NADIA TUBEWELLS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000208/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/24</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 06(Six) Nos existing commissioned PWSS of Beldanga-I &amp; II Block under Berhampore Sub-Division under Murshidabad Division P.H.E. Dte. PART-A</t>
-[...22 lines deleted...]
-  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III , ZONE-I under BACHHRA ground water based water supply scheme under Block_ BELDANGA-II Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/001473/2023-2024</t>
   </si>
   <si>
     <t>758/MEDB</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
   </si>
   <si>
+    <t>Fabrication and errection of display board including vinyl pasting (1200 mm x 900 mm) of scheme information under JJM at different places under Berhampore Sub-Division within the scheme area under Murshidabad Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>3119/MURD</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>SUJIT MONDAL</t>
+  </si>
+  <si>
     <t>Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/000794/2023-2024</t>
   </si>
   <si>
     <t>517/MURD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>IMAGIN</t>
   </si>
   <si>
+    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For(05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05 (Five) Months].for the month of December 2024 to April 2025 [Vehicle No.WB25M1561] (i.e. from 01/12/2024 to 30/04/2025)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 5 MURSHIDABAD CIRCLE</t>
+  </si>
+  <si>
+    <t>ORD/000199/2024-2025</t>
+  </si>
+  <si>
+    <t>3127/MURD</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>M/S B K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Wall writing on smooth, durable wall surface (preferably of Govt. premises/Boundary wall) by cleaning the surface thoroughly, removing old paints, preparing with one coat good quality exterior primer and painting the surface with best quality synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc of multiple colour as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Murshidabad all complete as per direction of EIC.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER,ASSISTANT ENGINEER (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>1641/MURD</t>
+  </si>
+  <si>
+    <t>29/05/2024</t>
+  </si>
+  <si>
+    <t>28/07/2024</t>
+  </si>
+  <si>
     <t>RTOR000012/2024-2025</t>
   </si>
   <si>
     <t>1811/MURD/11</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT BACHRA Z-I PH-I</t>
   </si>
   <si>
     <t>BILL/00173/2024-2025</t>
   </si>
   <si>
     <t>18/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 100 Cum OHR, Laying of Distribution System (part_A), Rising Main , Special repair and renovation of existing 1 (One) Nos PumpHouse and Allied Works, repairing &amp; Overhauling of R.C.C. elevated reservoir 250 Cum capacity for Augmentation work of BACHHRA ZONE-I PWSS in BELDANGA-II Block under Murshidabad Division , PHE.Dte.(part_A)</t>
-[...58 lines deleted...]
-  <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 30 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for BACHHRA ZONE-II Ground Based Water Supply Scheme in Beldanga -II Block underMurshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000031/2025-2026</t>
   </si>
   <si>
     <t>1194/MURD</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>M/S UNIVERSAL TRADING</t>
   </si>
   <si>
     <t>Sinking of 04 (Four) Nos of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bachhra Zone - II PWSS, Bara Satui PWSS, Kodla PWSS , Bachra Zone - I PWSS, Basabari PWSS &amp; Char Mohula PWSS under Berhampore Sub-Division, Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>662/MURD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>M/S. BIMALENDU BOSE</t>
-  </si>
-[...61 lines deleted...]
-    <t>30/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -930,962 +921,907 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.36</v>
+        <v>47.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.55</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>47.33</v>
+        <v>330.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.29</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>47.1</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>36.55</v>
+        <v>103.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>91.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.96</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>97.48</v>
+        <v>23.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.68</v>
+        <v>10.29</v>
       </c>
       <c r="R6" s="4">
-        <v>5.83</v>
+        <v>43.66</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.03</v>
+        <v>4.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>3.76</v>
+        <v>36.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>330.74</v>
+        <v>7.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>7.27</v>
+        <v>97.48</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>5.68</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>19.62</v>
+        <v>95.53</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.62</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>3.79</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>46.93</v>
+        <v>6.03</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>103.18</v>
+        <v>3.76</v>
       </c>
       <c r="Q14" s="4">
-        <v>91.79</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>88.96</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>23.56</v>
+        <v>19.62</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.29</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>43.66</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>95.53</v>
+        <v>46.93</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.62</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>3.79</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="I17" s="13"/>
-[...25 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>823.21</v>
+      </c>
+      <c r="P17" s="8">
+        <v>122.53</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>14.88</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>