--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,71 @@
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. UNIQUE BUILDERS</t>
   </si>
   <si>
     <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000126/2022-2023</t>
   </si>
   <si>
     <t>1215/MURD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>09/06/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHORA PAKHIA GANGIN ZONE - II Water Supply Scheme at Head Work Site, 2nd Site site at Suti-I Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>1756/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -918,54 +939,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>1.64</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.77</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -977,54 +998,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.88</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1154,54 +1175,54 @@
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>21.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>21.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1337,101 +1358,162 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>73.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" s="4">
+        <v>11.79</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>2792.17</v>
+      </c>
+      <c r="P13" s="8">
+        <v>29.24</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1.05</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>