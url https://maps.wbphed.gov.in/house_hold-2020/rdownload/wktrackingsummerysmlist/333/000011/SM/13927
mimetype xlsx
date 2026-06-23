--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -206,51 +206,51 @@
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Ahiran Halt Station to Jangipur Road Station (TP NO 217/5 &amp; 217/6) at Ghorapakhia Gangin mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Ghorapakhia Gangin Zone- II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000514/2021-2022</t>
   </si>
   <si>
     <t>2484/MURD</t>
   </si>
   <si>
     <t>16/08/2021</t>
   </si>
   <si>
     <t>15/10/2021</t>
   </si>
   <si>
     <t>M/S. SINHA &amp; SONS</t>
   </si>
   <si>
     <t>Laying of Distribution System, Rising Main Connection,FHTC Work , Repair &amp; Renovation of RCC OHR, Construction of OHR, Bounwary Wall, Pump House &amp; Sinking of 300 x 200 mm diaTubewell for Augmentation of Ghorapakhia Gangin Z-II, Bajegazipur Zone-I (Part-A), Bajegazipur Zone-I (Part-B), Mahesail Zone-I, Harua (Part B), Kadoa Zone-II, Madna Zone-II Piped Water Supply Scheme in Jangipur Sub-Division under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
-    <t>JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER 6</t>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER 6</t>
   </si>
   <si>
     <t>ORD/000553/2023-2024</t>
   </si>
   <si>
     <t>3191/MURD</t>
   </si>
   <si>
     <t>12/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for GHORAPAKHIA GANGIN Zone -II Ground Based Water Supply Scheme in Suti-I Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>