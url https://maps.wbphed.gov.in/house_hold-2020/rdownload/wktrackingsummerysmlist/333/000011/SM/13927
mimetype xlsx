--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,258 +77,258 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Murshidabad Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED GHORA PAKHIA GANGIN ZONE-II PWSS IN SUTI - I BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/13927</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Ahiran Halt Station to Jangipur Road Station (TP NO 217/5 &amp; 217/6) at Ghorapakhia Gangin mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Ghorapakhia Gangin Zone- II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>ORD/000514/2021-2022</t>
+  </si>
+  <si>
+    <t>2484/MURD</t>
+  </si>
+  <si>
+    <t>16/08/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
+    <t>M/S. SINHA &amp; SONS</t>
+  </si>
+  <si>
+    <t>Re-Laying of U.P.V.C pipe of 90 mm dia on damaged portion in between N.P 04-05-30-07 to 06 (From Dalim Sk house to Sanaul Sk house) for smooth water supply arrangement in Ghorapakhiagangin Zone-I W.S.S under Jangipur sub division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000451/2020-2021</t>
+  </si>
+  <si>
+    <t>13/JSD</t>
+  </si>
+  <si>
+    <t>13/01/2021</t>
+  </si>
+  <si>
+    <t>12/02/2021</t>
+  </si>
+  <si>
+    <t>LAXMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Re-Laying of U.P.V.C pipe of 90 mm dia on damaged portion in between N.P 05 to 06 (Prymary school to kriti mondal's House) for smooth water supply arrangement in Ghorapakhiagangin Zone-I W.S.S under Jangipur sub division under Murshidabad Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000452/2020-2021</t>
+  </si>
+  <si>
+    <t>14/JSD</t>
+  </si>
+  <si>
+    <t>DEBOJYOTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R Consultancy work ( Augmentation/With Retrofitting/Retrofitting Only) in connection with the Functional House Hold Tap Connection of 13(Thirteen) Nos existing commissioned PWSS of Suti-I &amp; Suti-II Block under Jangipur Sub-Division under Murshidabad Division P.H.E. Dte. PART-B</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000126/2022-2023</t>
+  </si>
+  <si>
+    <t>1215/MURD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>09/06/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED GHORA PAKHIA GANGIN ZONE-II PWSS IN SUTI - I BLOCK WITHIN MURSHIDABAD DISTRICT UNDER MURSHIDABAD DIVISION , PHE DTE.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION in connection to Accommodate FHTC at Pump House No.-I &amp; II ,ZONE-II under GHORAPAKHIA GANGIN ground water based water supply scheme under Block_ SUTI-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000121/2023-2024</t>
   </si>
   <si>
     <t>1910/MEDB</t>
   </si>
   <si>
     <t>16/06/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
   </si>
   <si>
-    <t>Murshidabad Division</t>
-[...32 lines deleted...]
-    <t>LAXMI CONSTRUCTION</t>
+    <t>Laying of Distribution System, Rising Main Connection,FHTC Work , Repair &amp; Renovation of RCC OHR, Construction of OHR, Bounwary Wall, Pump House &amp; Sinking of 300 x 200 mm diaTubewell for Augmentation of Ghorapakhia Gangin Z-II, Bajegazipur Zone-I (Part-A), Bajegazipur Zone-I (Part-B), Mahesail Zone-I, Harua (Part B), Kadoa Zone-II, Madna Zone-II Piped Water Supply Scheme in Jangipur Sub-Division under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,Junior Engineer 3,JUNIOR ENGINEER 6</t>
+  </si>
+  <si>
+    <t>ORD/000553/2023-2024</t>
+  </si>
+  <si>
+    <t>3191/MURD</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000210/2023-2024</t>
   </si>
   <si>
     <t>1210/MURD/13</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 01 (One) Nos of 300mm x 200 mm dia tube well i.e. TW-I of 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHORA PAKHIA GANGIN ZONE - II Water Supply Scheme at Head Work Site, 2nd Site site at Suti-I Block under Murshidabad Division, P.H. Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 2</t>
+  </si>
+  <si>
+    <t>ORD/000017/2024-2025</t>
+  </si>
+  <si>
+    <t>1756/MURD</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>R.K. DRILLING SERVICES</t>
+  </si>
+  <si>
     <t>Sinking of 1NO. 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Ghorapakhiagangin Zone-I Water Supply Scheme at Suti-I Block of Jangipur Division under Murshidabad Division, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
   </si>
   <si>
     <t>ORD/000111/2024-2025</t>
   </si>
   <si>
     <t>2290/MURD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>24/08/2024</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of Design, Drawing, and approval from the Railway authorities including supply of MS casing pipe and pushing of Casing pipe by Hydraulic Jacking Technique method across the railway track between Ahiran Halt Station to Jangipur Road Station (TP NO 217/5 &amp; 217/6) at Ghorapakhia Gangin mouza &amp; Connecting with existing 110 mm dia uPVC distribution main line of Ghorapakhia Gangin Zone- II ground based W/S Scheme , Jangipur Sub Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Design, Fabrication, Supplying, Installation, Commissioning &amp; Trial Run of 50 Cum/ Hr. capacity of Iron Elimination Plant (IEP) as per PHED Approved Model (Pressure type) including 1 (one) No. Compressor Room, sludge disposal arrangement with Surface Drain and Platform for GHORAPAKHIA GANGIN Zone -II Ground Based Water Supply Scheme in Suti-I Block under Murshidabad Division , PHE Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER_SAMSERGANJ BLOCK</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>965/MURD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>M/S. UNIQUE BUILDERS</t>
-  </si>
-[...40 lines deleted...]
-    <t>R.K. DRILLING SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,618 +858,618 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.81</v>
+        <v>21.58</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>21.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1.64</v>
+        <v>2.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>1.56</v>
+        <v>2.58</v>
       </c>
       <c r="R4" s="4">
-        <v>94.77</v>
+        <v>89.88</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>2.88</v>
+        <v>1.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.58</v>
+        <v>1.56</v>
       </c>
       <c r="R5" s="4">
-        <v>89.88</v>
+        <v>94.77</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>58.4</v>
+        <v>73.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>11.67</v>
+        <v>22.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>21.58</v>
+        <v>2564.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>21.58</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>2564.41</v>
+        <v>58.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>23.01</v>
+        <v>11.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>73.97</v>
+        <v>11.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.51</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>4.75</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>11.79</v>
+        <v>23.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>2792.17</v>