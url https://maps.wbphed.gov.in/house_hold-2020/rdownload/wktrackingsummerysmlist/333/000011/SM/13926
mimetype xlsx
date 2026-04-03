--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,129 +242,93 @@
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
-    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For(05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05 (Five) Months].for the month of May 2025 to September 2025 [Vehicle No.WB25M1561] (i.e. from 01/05/2025 to 30/09/2025)</t>
-[...19 lines deleted...]
-  <si>
     <t>Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Deputy Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For (05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05(Five) Months i.e. from 13/02/2025 to 12/07/2025].for the month of February 2025 to July2025 [Vehicle No.WB58AR5026]</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 8</t>
   </si>
   <si>
     <t>ORD/000475/2024-2025</t>
   </si>
   <si>
     <t>390/MURD</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>13/07/2025</t>
   </si>
   <si>
     <t>MD MUKLESUR RAHAMAN</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Executive Engineer, Murshidabad Division, P.H.E. Dte. For (06) Six Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order) [Period for 06 (Six) Months].for the month of April 2025 to October 2025 [Vehicle No.WB93B0287] (i.e. from 05/04/2025 to 04/10/2025)</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER (HQ)</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 5,JUNIOR ENGINEER ESTIMATING SECTION</t>
   </si>
   <si>
     <t>ORD/000085/2025-2026</t>
   </si>
   <si>
     <t>784/MURD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>M/S. S. DAS AND ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>02/03/2026</t>
   </si>
   <si>
     <t>Preparation of D.P.R(Consultancy work)in connection with the Functional House Hold Connection of different existing PWSS (GABARHATI PWSS Scheme, Block - KANDI) to be Augmentation/Rejuvination under Murshidabad Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER</t>
   </si>
   <si>
     <t>ORD/002140/2021-2022</t>
   </si>
   <si>
     <t>3257/MURD</t>
   </si>
   <si>
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Sinking of 01 (One) No. of 300 mm x 200 mm dia tube well , 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gobarhati &amp; Hizole Water Supply Scheme at Kandi Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
@@ -792,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1493,409 +1457,287 @@
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.75</v>
+        <v>0.87</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>0.75</v>
+        <v>6.51</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>10.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...24 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>21870.98</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>