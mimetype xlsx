--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,77 +213,50 @@
     <t>08/01/2024</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>MD SAJAHAN ALI</t>
   </si>
   <si>
     <t>Construction of 350 Cum OHR, Boundwary Wall, Rising Main Connection, Laying Distribution System PART-A,FHTC for Augmentation of GOBARHATI PWSS in KANDI Block , under Murshidabad Division ,PHE.Dte</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>1087/MURD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>MOTI RAHAMAN</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Deputy Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For (05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05(Five) Months i.e. from 13/02/2025 to 12/07/2025].for the month of February 2025 to July2025 [Vehicle No.WB58AR5026]</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 2,JUNIOR ENGINEER 8</t>
   </si>
   <si>
     <t>ORD/000475/2024-2025</t>
   </si>
   <si>
     <t>390/MURD</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>13/07/2025</t>
   </si>
   <si>
     <t>MD MUKLESUR RAHAMAN</t>
   </si>
   <si>
     <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Executive Engineer, Murshidabad Division, P.H.E. Dte. For (06) Six Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order) [Period for 06 (Six) Months].for the month of April 2025 to October 2025 [Vehicle No.WB93B0287] (i.e. from 05/04/2025 to 04/10/2025)</t>
   </si>
@@ -756,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1033,54 +1006,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>175.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>172.6</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.49</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1067,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>3.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1128,54 @@
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>5.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.56</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1189,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>3.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.57</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1250,54 @@
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>5.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1338,406 +1311,345 @@
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>301.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>128.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>42.46</v>
       </c>
       <c r="S10" s="4">
         <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>0.87</v>
       </c>
       <c r="Q11" s="4">
+        <v>1.9</v>
+      </c>
+      <c r="R11" s="4">
+        <v>218.87</v>
+      </c>
+      <c r="S11" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>6.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>67.93</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>6.51</v>
+        <v>10.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>531.22</v>
+      </c>
+      <c r="P15" s="8">
+        <v>324.23</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>61.03</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>