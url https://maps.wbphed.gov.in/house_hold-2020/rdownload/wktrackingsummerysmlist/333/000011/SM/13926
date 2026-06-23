--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,128 @@
     <t>05/10/2021</t>
   </si>
   <si>
     <t>04/12/2021</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM (PROP:MANASIJ DUTTA)</t>
   </si>
   <si>
     <t>Sinking of 01 (One) No. of 300 mm x 200 mm dia tube well , 90.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gobarhati &amp; Hizole Water Supply Scheme at Kandi Block under Murshidabad Division, P.H. Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000034/2023-2024</t>
   </si>
   <si>
     <t>1109/MURD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDAR</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Deputy Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For(05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05(Five) Months i.e. from 13/07/2025 to 12/12/2025].for the month of July 2025 to December 2025 [Vehicle No.WB58AR5026]</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1,JUNIOR ENGINEER 2,JUNIOR ENGINEER 8</t>
+  </si>
+  <si>
+    <t>ORD/000092/2025-2026</t>
+  </si>
+  <si>
+    <t>1575/MURD</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover any where with in any trouble on daily wage basis for official used under the control of the Executive Engineer, Murshidabad Division, P.H.E. Dte. For (06) Six Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order) [Period for 06 (Six) Months].for the month of September 2025 to March 2026 [Vehicle No.WB93B 0287] (i.e. from 05/09/2025 to 05/03/2026)</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1 ESTIMATOR MSD DIVISION,Junior Engineer 3,JUNIOR ENGINEER 5,JUNIOR ENGINEER ESTIMATING SECTION</t>
+  </si>
+  <si>
+    <t>ORD/000186/2025-2026</t>
+  </si>
+  <si>
+    <t>1948/MURD</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of maxi cab (Non Air conditioned, Bharat Stage III) on or after 31.10.2023 with diesel/LPG/ CNG Engine) in perfect good condition of performing very long journey and should cover anywhere within any trouble on daily wage basis for official used under the control of the Deputy Superintending Engineer, Murshidabad Circle, P.H.E. Dte. For(05) Five Months. Having contract carriage permit from the regional Transport Authority valid for the State of West Bengal not older than 2 year from the date of 1st Registration on monthly Hire rate basis (The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, Fees etc. as applicable Excluding fuel, lubricant etc. as per order)[Period for 05(Five) Months i.e. from 13/12/2025 to 14/05/2026].for the month of DECEMBER 2025 to MAY 2026 [Vehicle No.WB58AR5026]</t>
+  </si>
+  <si>
+    <t>ORD/000251/2025-2026</t>
+  </si>
+  <si>
+    <t>2560/MURD</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1569,87 +1647,331 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>10.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>11</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>20</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>21873.37</v>
+      </c>
+      <c r="P19" s="8">
+        <v>324.23</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>1.48</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>