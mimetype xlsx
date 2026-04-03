--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -161,51 +161,51 @@
   <si>
     <t>BILL/01412/2023-2024</t>
   </si>
   <si>
     <t>309/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Formal work order for the work of GARULIA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER</t>
   </si>
   <si>
     <t>JUNIOR ENGINEER 1</t>
   </si>
   <si>
     <t>ORD/000690/2022-2023</t>
   </si>
   <si>
     <t>144/MURD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under GARULIA ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000152/2023-2024</t>
   </si>
   <si>
     <t>2013/MEDB</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>