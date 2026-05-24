--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -141,74 +141,50 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PH1 GURULIA ID 304239442</t>
   </si>
   <si>
     <t>BILL/01413/2023-2024</t>
   </si>
   <si>
     <t>310/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION AT PH2 GURULIA ID 304239443</t>
   </si>
   <si>
     <t>BILL/01412/2023-2024</t>
   </si>
   <si>
     <t>309/WBSEDCL-JJM</t>
-  </si>
-[...22 lines deleted...]
-    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under GARULIA ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000152/2023-2024</t>
   </si>
   <si>
     <t>2013/MEDB</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>JOGMAYA ENGINEERING</t>
   </si>
@@ -621,73 +597,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -983,203 +959,140 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>583.49</v>
+        <v>24.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.35</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...20 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>79.39</v>
+      </c>
+      <c r="P8" s="8">
+        <v>19.92</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>25.09</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>