--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,74 @@
     <t>309/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I &amp; II under GARULIA ground water based water supply scheme under Block_ Khargram, Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-II</t>
   </si>
   <si>
     <t>ORD/000152/2023-2024</t>
   </si>
   <si>
     <t>2013/MEDB</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>JOGMAYA ENGINEERING</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of GARULIA &amp; adjoining moujas PWSS to accommodate FHTC, Construction Tube Well, OHR, Pump House Cum Chlorine Room, Laying Distribution System, Rising Main, boundary wall and service road, under Jal Jevan Mission of Murshidabad District under Murshidabad Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER</t>
+  </si>
+  <si>
+    <t>JUNIOR ENGINEER 1</t>
+  </si>
+  <si>
+    <t>ORD/000690/2022-2023</t>
+  </si>
+  <si>
+    <t>144/MURD</t>
+  </si>
+  <si>
+    <t>17/01/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO. (PART: KAMIRUL SK. &amp; OTHERS)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1012,87 +1036,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>24.48</v>
       </c>
       <c r="Q7" s="4">
         <v>19.92</v>
       </c>
       <c r="R7" s="4">
         <v>81.35</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>583.49</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>424.49</v>
+      </c>
+      <c r="R8" s="4">
+        <v>72.75</v>
+      </c>
+      <c r="S8" s="4">
+        <v>35</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>662.88</v>
+      </c>
+      <c r="P9" s="8">
+        <v>444.4</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>67.04</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>